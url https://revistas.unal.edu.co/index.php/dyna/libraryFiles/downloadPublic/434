--- v0 (2025-12-28)
+++ v1 (2026-04-10)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628B2C0E" w14:textId="4A8A6B32" w:rsidR="0010216F" w:rsidRPr="000C7D0F" w:rsidRDefault="00EF60F3" w:rsidP="00EF60F3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7D0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CARTA DE PRESENTACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="003A43B2" w:rsidRPr="000C7D0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -541,613 +542,620 @@
     </w:p>
     <w:p w14:paraId="70E1A35A" w14:textId="77777777" w:rsidR="00EF60F3" w:rsidRPr="000C7D0F" w:rsidRDefault="0010216F" w:rsidP="001E2BEB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7D0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que todos los autores han leído y aprobado la versión final del manuscrito remitido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B44A49D" w14:textId="77777777" w:rsidR="00EF60F3" w:rsidRPr="000C7D0F" w:rsidRDefault="0010216F" w:rsidP="001B2A3F">
+    <w:p w14:paraId="1B44A49D" w14:textId="77777777" w:rsidR="00EF60F3" w:rsidRDefault="0010216F" w:rsidP="001B2A3F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7D0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que, en caso de ser publicado el artículo, transfieren todos los derechos de autor al editor, sin cuyo permiso expreso no podrá reproducirse ninguno de los materiales publicados en la misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD8C8EA" w14:textId="2B71FE03" w:rsidR="00BA4361" w:rsidRPr="000C7D0F" w:rsidRDefault="00BA4361" w:rsidP="001B2A3F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que, en caso de haber utilizado herramientas de inteligencia artificial en la elaboración del manuscrito, los autores lo declaran explícitamente, indicando la herramienta empleada y el alcance de su uso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336BEAAF" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRDefault="000C7D0F" w:rsidP="001B2A3F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El tema del artículo se enmarca dentro de las áreas de (seleccionar de las siguientes):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2783"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3526"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="2825"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
       <w:tr w:rsidR="002541AF" w:rsidRPr="008359F2" w14:paraId="5208863D" w14:textId="77777777" w:rsidTr="008359F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E1718A2" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Organizational Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6718EF9E" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42AD6866" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Geosciences and the Environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="118AEF64" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A0E9D1B" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mechatronics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DADDD1D" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002541AF" w:rsidRPr="008359F2" w14:paraId="4695DE21" w14:textId="77777777" w:rsidTr="008359F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C12B0CC" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Civil Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64154565" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F1411E1" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Systems and Informatics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FFEA493" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46FC9250" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bio-engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6285EB04" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002541AF" w:rsidRPr="00164AA9" w14:paraId="62ED23C7" w14:textId="77777777" w:rsidTr="008359F2">
+      <w:tr w:rsidR="002541AF" w:rsidRPr="00BA4361" w14:paraId="62ED23C7" w14:textId="77777777" w:rsidTr="008359F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2783" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E77847B" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Materials and Mines Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A22637C" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="244F6F2E" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chemistry and Petroleum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1668F71A" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53DC6D8C" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008359F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other areas related to engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A636A2D" w14:textId="77777777" w:rsidR="000C7D0F" w:rsidRPr="008359F2" w:rsidRDefault="000C7D0F" w:rsidP="008359F2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79DF45AF" w14:textId="0A2CDECF" w:rsidR="0023093B" w:rsidRPr="000C7D0F" w:rsidRDefault="0023093B" w:rsidP="0023093B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -1897,89 +1905,89 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70EECC6A" w14:textId="77777777" w:rsidR="0050689B" w:rsidRDefault="0050689B" w:rsidP="0050689B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Nombre: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1424E6BC" w14:textId="77777777" w:rsidR="0050689B" w:rsidRDefault="0050689B" w:rsidP="0050689B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Afiliación:  _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B4873F" w14:textId="77777777" w:rsidR="0050689B" w:rsidRDefault="0050689B" w:rsidP="0050689B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dirección electrónica: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B56AA2" w14:textId="77777777" w:rsidR="0050689B" w:rsidRDefault="0050689B" w:rsidP="0050689B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Teléfono: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71029568" w14:textId="77777777" w:rsidR="0050689B" w:rsidRDefault="0050689B" w:rsidP="0050689B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -2733,51 +2741,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5F81D49E" w14:textId="6F4812B6" w:rsidR="008C11F1" w:rsidRPr="000C7D0F" w:rsidRDefault="008C11F1" w:rsidP="0050689B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C11F1" w:rsidRPr="000C7D0F" w:rsidSect="00B04540">
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2789,64 +2797,64 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4102336C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D71E240E"/>
     <w:lvl w:ilvl="0" w:tplc="37B6A490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3168,96 +3176,97 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="489249853">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1208100639">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1282833764">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00322488"/>
     <w:rsid w:val="000159CA"/>
     <w:rsid w:val="0003053A"/>
     <w:rsid w:val="00034749"/>
     <w:rsid w:val="0003532D"/>
     <w:rsid w:val="0005669C"/>
     <w:rsid w:val="00060175"/>
     <w:rsid w:val="000652A7"/>
     <w:rsid w:val="00087336"/>
     <w:rsid w:val="000A2478"/>
     <w:rsid w:val="000A49CF"/>
     <w:rsid w:val="000A7E98"/>
     <w:rsid w:val="000B4A25"/>
     <w:rsid w:val="000C7D0F"/>
     <w:rsid w:val="00100917"/>
     <w:rsid w:val="0010216F"/>
@@ -3361,82 +3370,84 @@
     <w:rsid w:val="0089358C"/>
     <w:rsid w:val="008C11F1"/>
     <w:rsid w:val="008C4A2A"/>
     <w:rsid w:val="008C780E"/>
     <w:rsid w:val="008D0290"/>
     <w:rsid w:val="008D0CCC"/>
     <w:rsid w:val="008D7B3E"/>
     <w:rsid w:val="008E443C"/>
     <w:rsid w:val="008E5920"/>
     <w:rsid w:val="008F375B"/>
     <w:rsid w:val="00932D32"/>
     <w:rsid w:val="00933433"/>
     <w:rsid w:val="00942DCD"/>
     <w:rsid w:val="009510E2"/>
     <w:rsid w:val="00951129"/>
     <w:rsid w:val="0095316C"/>
     <w:rsid w:val="009721AF"/>
     <w:rsid w:val="00982D17"/>
     <w:rsid w:val="00990F32"/>
     <w:rsid w:val="00996AFF"/>
     <w:rsid w:val="009A1D0C"/>
     <w:rsid w:val="009B2334"/>
     <w:rsid w:val="009B6F1F"/>
     <w:rsid w:val="009E633A"/>
     <w:rsid w:val="00A046B3"/>
+    <w:rsid w:val="00A34C2F"/>
     <w:rsid w:val="00A3584F"/>
     <w:rsid w:val="00A4470D"/>
     <w:rsid w:val="00A46A89"/>
     <w:rsid w:val="00A46FC3"/>
     <w:rsid w:val="00A56610"/>
     <w:rsid w:val="00A6407A"/>
     <w:rsid w:val="00A6686D"/>
     <w:rsid w:val="00A671BC"/>
     <w:rsid w:val="00A71632"/>
     <w:rsid w:val="00A71A61"/>
     <w:rsid w:val="00A73B4E"/>
     <w:rsid w:val="00A73F42"/>
     <w:rsid w:val="00A841F9"/>
     <w:rsid w:val="00AA6676"/>
     <w:rsid w:val="00AB6048"/>
     <w:rsid w:val="00AD382E"/>
     <w:rsid w:val="00AE0092"/>
     <w:rsid w:val="00AF52E6"/>
     <w:rsid w:val="00B04540"/>
     <w:rsid w:val="00B12E1B"/>
     <w:rsid w:val="00B16449"/>
     <w:rsid w:val="00B31A49"/>
     <w:rsid w:val="00B37E6C"/>
     <w:rsid w:val="00B413DD"/>
     <w:rsid w:val="00B42375"/>
     <w:rsid w:val="00B4450B"/>
     <w:rsid w:val="00B460D8"/>
     <w:rsid w:val="00B53C75"/>
     <w:rsid w:val="00B82485"/>
     <w:rsid w:val="00B84DCB"/>
     <w:rsid w:val="00B86839"/>
     <w:rsid w:val="00B973BB"/>
+    <w:rsid w:val="00BA4361"/>
     <w:rsid w:val="00BC165D"/>
     <w:rsid w:val="00BC37A6"/>
     <w:rsid w:val="00BE0A03"/>
     <w:rsid w:val="00BE125D"/>
     <w:rsid w:val="00BE4A0A"/>
     <w:rsid w:val="00BF1675"/>
     <w:rsid w:val="00BF1920"/>
     <w:rsid w:val="00C14DF7"/>
     <w:rsid w:val="00C21FDF"/>
     <w:rsid w:val="00C43964"/>
     <w:rsid w:val="00C453EF"/>
     <w:rsid w:val="00C64B0A"/>
     <w:rsid w:val="00C65AC6"/>
     <w:rsid w:val="00C7293B"/>
     <w:rsid w:val="00C90F04"/>
     <w:rsid w:val="00C91434"/>
     <w:rsid w:val="00C92CBE"/>
     <w:rsid w:val="00CA066F"/>
     <w:rsid w:val="00CE4C88"/>
     <w:rsid w:val="00D06131"/>
     <w:rsid w:val="00D22642"/>
     <w:rsid w:val="00D26CBA"/>
     <w:rsid w:val="00D2744F"/>
     <w:rsid w:val="00D418D9"/>
     <w:rsid w:val="00D45A0C"/>
@@ -3499,51 +3510,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6A36A286"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1493A2FB-FE40-45FF-95CA-171E12D56545}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3849,51 +3860,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00322488"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo2">
     <w:name w:val="Estilo2"/>
@@ -3914,51 +3924,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:rsid w:val="000C7D0F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="144323594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -4204,69 +4214,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>814</Words>
-  <Characters>4482</Characters>
+  <Words>846</Words>
+  <Characters>4654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modelo de carta de presentación</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universidad Nacional De Colombia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5286</CharactersWithSpaces>
+  <CharactersWithSpaces>5490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modelo de carta de presentación</dc:title>
   <dc:subject/>
   <dc:creator>Monica</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>