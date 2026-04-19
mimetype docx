--- v0 (2025-12-29)
+++ v1 (2026-04-19)
@@ -1,4287 +1,4100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38D20E9B" w14:textId="77777777" w:rsidR="00853B27" w:rsidRPr="005A4C83" w:rsidRDefault="00853B27" w:rsidP="006A02D4">
-[...11 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="74824E32" w14:textId="4DFB891C" w:rsidR="00484ED0" w:rsidRPr="00C061B7" w:rsidRDefault="00484ED0" w:rsidP="00484ED0">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C061B7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLEASE DO NOT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>MODIFY THIS FILE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061B7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DIRECTLY ON DRIVE. DOWNLOAD THE FILE TO YOUR COMPUTER </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>TO MODIFY IT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C061B7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0911AF92" w14:textId="5B711678" w:rsidR="00E058D0" w:rsidRPr="00501666" w:rsidRDefault="00A96F10" w:rsidP="002109A2">
+      <w:pPr>
+        <w:pStyle w:val="ArticlesTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="00501666">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article title in the main language </w:t>
+      </w:r>
+      <w:r w:rsidR="00844BCF" w:rsidRPr="00501666">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00501666" w:rsidRPr="00501666">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>English or Spanish</w:t>
+      </w:r>
+      <w:r w:rsidR="00844BCF" w:rsidRPr="00501666">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06893575" w14:textId="77777777" w:rsidR="002F18EC" w:rsidRPr="00501666" w:rsidRDefault="002F18EC" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:pStyle w:val="ArticlesTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D46C92" w14:textId="5306FB7D" w:rsidR="002F18EC" w:rsidRPr="00E72BCB" w:rsidRDefault="007117E9" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:pStyle w:val="ArticlesTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844BCF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00844BCF" w:rsidRPr="00844BCF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>itle in secondary language (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36BA1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00844BCF" w:rsidRPr="00844BCF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nglish</w:t>
+      </w:r>
+      <w:r w:rsidR="008554DF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Spanish</w:t>
+      </w:r>
+      <w:r w:rsidR="00844BCF" w:rsidRPr="00844BCF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00646ECE" w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6855F72D" w14:textId="77777777" w:rsidR="002F18EC" w:rsidRPr="00E72BCB" w:rsidRDefault="002F18EC" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B73B240" w14:textId="6B340369" w:rsidR="007117E9" w:rsidRPr="00F07182" w:rsidRDefault="00F07182" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:pStyle w:val="Authorsnames"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Full name and surname of the first author,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full name and surname of the second author,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and full name and surname of the third author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00646ECE" w:rsidRPr="00F07182">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0890281A" w14:textId="77777777" w:rsidR="002F18EC" w:rsidRPr="00F07182" w:rsidRDefault="002F18EC" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Header"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B83D30D" w14:textId="44A98A6D" w:rsidR="00FF7DEA" w:rsidRPr="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Affiliations"/>
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliation of Author I (Research Group, Department, University, Country)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B448432" w14:textId="77777777" w:rsidR="00FF7DEA" w:rsidRPr="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Affiliations"/>
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliation of Author II (Research Group, Department, University, Country)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B0DEA5" w14:textId="3E905046" w:rsidR="00BF1136" w:rsidRPr="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Affiliations"/>
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliation of Author III (Research Group, Department, University, Country)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547258FA" w14:textId="77777777" w:rsidR="00BF1136" w:rsidRPr="00FF7DEA" w:rsidRDefault="00BF1136" w:rsidP="00BF1136">
+      <w:pPr>
+        <w:pStyle w:val="Affiliations"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EB908F" w14:textId="77777777" w:rsidR="00943DFF" w:rsidRPr="00E72BCB" w:rsidRDefault="00BA4407" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:pStyle w:val="Dates"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rStyle w:val="DatesCar"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rStyle w:val="DatesCar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Recibido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rStyle w:val="DatesCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Mes/Año.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rStyle w:val="DatesCar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aceptado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rStyle w:val="DatesCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mes/Año</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09157720" w14:textId="77777777" w:rsidR="00BA4407" w:rsidRPr="00E72BCB" w:rsidRDefault="00BA4407" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B68D7E" w14:textId="5716D06C" w:rsidR="002F18EC" w:rsidRDefault="002F18EC" w:rsidP="002E7A15">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="6D798D77" w14:textId="77777777" w:rsidR="00FF7DEA" w:rsidRPr="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B34FC13" w14:textId="77777777" w:rsidR="00FF7DEA" w:rsidRPr="00C81D35" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract must accompany each manuscript and be presented in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-CO"/>
-[...113 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">a single paragraph. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...410 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">It should briefly and clearly state the purpose of the research, the experimental and/or theoretical methodology employed, the main results obtained, and the most relevant conclusions. The abstract must be able to be read and understood on its own, without referring to the rest of the article. Therefore, it should not include undefined abbreviations or acronyms, nor mention table or figure numbers. Its wording must be clear, precise, and faithful to the content of the manuscript. The abstract must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81D35">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...21 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:spacing w:val="4"/>
+        <w:t>at least 150 words long and no more than 250 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB749D4" w14:textId="77777777" w:rsidR="00FF7DEA" w:rsidRPr="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A10B7">
-[...11 lines deleted...]
-          <w:spacing w:val="4"/>
+    </w:p>
+    <w:p w14:paraId="4AA28425" w14:textId="14983DA2" w:rsidR="006A02D4" w:rsidRPr="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...8 lines deleted...]
-          <w:spacing w:val="4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo2Car"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7DEA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-          <w:spacing w:val="4"/>
+        <w:t xml:space="preserve"> 3 to 6 terms. Use specific or disciplinary thesauri according to the subject matter of the manuscript and avoid repeating terms already included in the title of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786159D4" w14:textId="77777777" w:rsidR="00FF7DEA" w:rsidRDefault="00FF7DEA" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081801B6" w14:textId="77777777" w:rsidR="001D4ED7" w:rsidRPr="00FF7DEA" w:rsidRDefault="001D4ED7" w:rsidP="00FF7DEA">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F58B3BB" w14:textId="737E09C9" w:rsidR="00BA4407" w:rsidRPr="00A141A2" w:rsidRDefault="00943DFF" w:rsidP="00326E85">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F3DFCE" w14:textId="12D45DCD" w:rsidR="00943DFF" w:rsidRPr="00F931A4" w:rsidRDefault="000E1FB6" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1FB6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen debe acompañar cada manuscrito y presentarse en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>un solo párrafo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1FB6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Debe indicar de forma breve y clara el propósito de la investigación, la metodología experimental y/o teórica empleada, los principales resultados obtenidos y las conclusiones más relevantes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A10B7">
-[...29 lines deleted...]
-        <w:pStyle w:val="Header"/>
+      <w:r w:rsidRPr="000E1FB6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El resumen debe poder leerse y comprenderse por sí mismo, sin necesidad de acudir al resto del artículo. Por ello, no debe incluir abreviaturas o acrónimos sin definir, ni mencionar números de tablas o figuras. Su redacción debe ser clara, precisa y fiel al contenido del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00A141A2" w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00006B91">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El resumen no debe </w:t>
+      </w:r>
+      <w:r w:rsidR="004007B1">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contener </w:t>
+      </w:r>
+      <w:r w:rsidR="004007B1" w:rsidRPr="00F931A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>menos de 150 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="004007B1">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B91">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exceder las </w:t>
+      </w:r>
+      <w:r w:rsidR="00006B91" w:rsidRPr="00F931A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>250 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDDB7A1" w14:textId="77777777" w:rsidR="00943DFF" w:rsidRPr="00A141A2" w:rsidRDefault="00943DFF" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-          <w:b/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B86A46" w14:textId="77777777" w:rsidR="00943DFF" w:rsidRPr="00BA4407" w:rsidRDefault="00943DFF" w:rsidP="006A02D4">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="2ADA7481" w14:textId="20B9B7F2" w:rsidR="00943DFF" w:rsidRPr="00E72BCB" w:rsidRDefault="00943DFF" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="21"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00006B91">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo2Car"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras </w:t>
+      </w:r>
+      <w:r w:rsidR="00713E4C" w:rsidRPr="00006B91">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo2Car"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006B91">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo2Car"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>lave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A141A2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5C39">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00E125A1">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5C39">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 6 términos</w:t>
+      </w:r>
+      <w:r w:rsidR="00756995" w:rsidRPr="0079095A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Usar tesauros específicos o disciplinares de acuerdo con el contenido del tema del manuscrito y que no se incluyan en el título del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B44A9D" w14:textId="77777777" w:rsidR="00943DFF" w:rsidRPr="00A141A2" w:rsidRDefault="00943DFF" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E967FD">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="54D825D2" w14:textId="77777777" w:rsidR="0079095A" w:rsidRPr="00FB2D39" w:rsidRDefault="0079095A" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC8E7CD" w14:textId="449BD005" w:rsidR="00C3612B" w:rsidRPr="001D4ED7" w:rsidRDefault="001D4ED7" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>Important</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3612B" w:rsidRPr="001D4ED7">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A43" w:rsidRPr="001D4ED7">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA4407">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5ACD9C60" w14:textId="77777777" w:rsidR="00526F59" w:rsidRPr="009362DB" w:rsidRDefault="00526F59" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must not exceed 20 pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF502DE" w14:textId="77777777" w:rsidR="00526F59" w:rsidRPr="009362DB" w:rsidRDefault="00526F59" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The article must adhere strictly to the format of this template, respecting page size, margins, typography, font size, alignment, title styles, and other formal specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7BB904" w14:textId="77777777" w:rsidR="00526F59" w:rsidRPr="009362DB" w:rsidRDefault="00526F59" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Appendices, annexes, and supplementary materials containing substantial content are not accepted; all relevant information in the manuscript must be included within the main body of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267B9C14" w14:textId="77777777" w:rsidR="002040B1" w:rsidRPr="009362DB" w:rsidRDefault="002040B1" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The sections presented below, as well as their titles, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">constitute a general guide for the organization of the manuscript. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Their use may vary depending on the nature, focus, and particular needs of each article. The final structure may be adjusted as required by the content of the work, provided that a clear, logical, and coherent organization is maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE947EE" w14:textId="67EB16F1" w:rsidR="002040B1" w:rsidRPr="009362DB" w:rsidRDefault="002040B1" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The writing must be clear, precise, and coherent, in Spanish or in academic English, according to the language of the manuscript. If the article is submitted in English and this is not the authors’ native language, it is recommended that it be reviewed by someone with an advanced command of academic English and experience in scientific writing. At MOMENTO, the quality of the writing is assessed from the initial review of the manuscript; therefore, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362DB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>poor writing may hinder the evaluation of the article, lead to a request for prior corrections, or even prevent the editorial process from beginning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8FD217" w14:textId="77777777" w:rsidR="002040B1" w:rsidRPr="009362DB" w:rsidRDefault="002040B1" w:rsidP="001D4ED7">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145A5086" w14:textId="77777777" w:rsidR="002040B1" w:rsidRPr="00526F59" w:rsidRDefault="002040B1" w:rsidP="002040B1">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="21"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7AE4AF" w14:textId="2334008F" w:rsidR="00943DFF" w:rsidRPr="00FB2D39" w:rsidRDefault="00943DFF" w:rsidP="0079095A">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>Introdu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1B35" w:rsidRPr="00FB2D39">
+        <w:t>ction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A3F08F" w14:textId="77777777" w:rsidR="00943DFF" w:rsidRPr="00FB2D39" w:rsidRDefault="00943DFF" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7946644F" w14:textId="77777777" w:rsidR="006A02D4" w:rsidRPr="004A10B7" w:rsidRDefault="006A02D4" w:rsidP="006A02D4">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="71C7090D" w14:textId="77777777" w:rsidR="00AF0E1A" w:rsidRPr="00AF0E1A" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet consectetur adipiscing elit posuere, molestie sodales fringilla aliquet eros phasellus diam, proin ligula vitae pharetra interdum nam sociis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0E1A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Et vitae lacinia convallis curae libero quisque integer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0E1A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nec mi, vivamus pretium proin eu nullam ad torquent fames hendrerit, interdum luctus ligula imperdiet dignissim aenean nisl tristique. Dictumst tellus nulla integer himenaeos aliquam dapibus diam id praesent curae interdum luctus class eros, condimentum cum orci placerat nibh nisi scelerisque morbi sed nam vel curabitur iaculis natoque, suscipit gravida per inceptos lectus libero fusce sem pharetra in dis nostra penatibus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB321E5" w14:textId="77777777" w:rsidR="00AF0E1A" w:rsidRPr="00AF0E1A" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A13835" w14:textId="222836DE" w:rsidR="00D15D6B" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0E1A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Tristique massa at ac senectus laoreet platea eu nascetur convallis malesuada, leo praesent eleifend suspendisse aliquam lobortis id gravida. Aliquet vivamus vestibulum nostra mauris hac nisi vehicula suspendisse, accumsan at non proin sagittis dictum nisl litora integer, auctor ultrices id penatibus sed malesuada porta. Auctor libero fusce orci nibh lacinia viverra aenean, consequat convallis feugiat dis facilisi imperdiet purus, rhoncus dapibus rutrum a mauris tempus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71580DB3" w14:textId="77777777" w:rsidR="00AF0E1A" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A242E6" w14:textId="2D78D101" w:rsidR="00D15D6B" w:rsidRPr="000F15B4" w:rsidRDefault="00301101" w:rsidP="0079095A">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F15B4">
+        <w:t>Methodology (or Materials and Methods, where applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389D63A7" w14:textId="77777777" w:rsidR="00D15D6B" w:rsidRPr="000F15B4" w:rsidRDefault="00D15D6B" w:rsidP="00D15D6B"/>
+    <w:p w14:paraId="5E21BAFB" w14:textId="77777777" w:rsidR="00AF0E1A" w:rsidRPr="00AF0E1A" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0E1A">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet consectetur adipiscing elit posuere, molestie sodales fringilla aliquet eros phasellus diam, proin ligula vitae pharetra interdum nam sociis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0E1A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Et vitae lacinia convallis curae libero quisque integer nec mi, vivamus pretium proin eu nullam ad torquent fames hendrerit, interdum luctus ligula imperdiet dignissim aenean nisl tristique. Dictumst tellus nulla integer himenaeos aliquam dapibus diam id praesent curae interdum luctus class eros, condimentum cum orci placerat nibh nisi scelerisque morbi sed nam vel curabitur iaculis natoque, suscipit gravida per inceptos lectus libero fusce sem pharetra in dis nostra penatibus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0F21C0" w14:textId="77777777" w:rsidR="00AF0E1A" w:rsidRPr="00AF0E1A" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D98900D" w14:textId="128E922D" w:rsidR="0005656E" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0E1A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Tristique massa at ac senectus laoreet platea eu nascetur convallis malesuada, leo praesent eleifend suspendisse aliquam lobortis id gravida. Aliquet vivamus vestibulum nostra mauris hac nisi vehicula suspendisse, accumsan at non proin sagittis dictum nisl litora integer, auctor ultrices id penatibus sed malesuada porta. Auctor libero fusce orci nibh lacinia viverra aenean, consequat convallis feugiat dis facilisi imperdiet purus, rhoncus dapibus rutrum a mauris tempus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF683B7" w14:textId="77777777" w:rsidR="00AF0E1A" w:rsidRPr="00844BCF" w:rsidRDefault="00AF0E1A" w:rsidP="00AF0E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664EF8CA" w14:textId="51AB02DA" w:rsidR="006A1105" w:rsidRPr="000F15B4" w:rsidRDefault="000F15B4" w:rsidP="006A1105">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F15B4">
+        <w:t>Tables and Figures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAB3E69" w14:textId="77777777" w:rsidR="006A1105" w:rsidRPr="000F15B4" w:rsidRDefault="006A1105" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A864AF8" w14:textId="4C97CE92" w:rsidR="006A1105" w:rsidRPr="000F15B4" w:rsidRDefault="000F15B4" w:rsidP="00B80E47">
+      <w:r w:rsidRPr="000F15B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F15B4">
+        <w:t>include images, photographs, diagrams, schematics, maps, graphs, and any other graphic material. Within the text, figures should be cited as “Fig. 1,” “Fig. 2,” etc. In the case of tables, the word should be written out in full and not abbreviated (Table 1, Table 2, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF6B348" w14:textId="77777777" w:rsidR="006A1105" w:rsidRPr="000F15B4" w:rsidRDefault="006A1105" w:rsidP="00B80E47"/>
+    <w:p w14:paraId="7F48AAEB" w14:textId="446D2588" w:rsidR="006A1105" w:rsidRPr="000F15B4" w:rsidRDefault="000F15B4" w:rsidP="00B80E47">
+      <w:r w:rsidRPr="000F15B4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Each table or figure must have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F15B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>clear title or caption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F15B4">
+        <w:t>, sufficient for the reader to understand its content without depending entirely on the main text.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1105" w:rsidRPr="000F15B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D1EA71" w14:textId="77777777" w:rsidR="006A1105" w:rsidRPr="000F15B4" w:rsidRDefault="006A1105" w:rsidP="00B80E47"/>
+    <w:p w14:paraId="508BB2F4" w14:textId="77777777" w:rsidR="00B80E47" w:rsidRPr="000F15B4" w:rsidRDefault="00B80E47" w:rsidP="00B80E47"/>
+    <w:p w14:paraId="68CF3A77" w14:textId="38D3C9CB" w:rsidR="000F1534" w:rsidRDefault="000F1534" w:rsidP="000F1534">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72BCB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1134 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04FC1B8C" wp14:editId="56B9782A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FF1342F" wp14:editId="536BB4D5">
             <wp:extent cx="2337758" cy="1730441"/>
             <wp:effectExtent l="0" t="0" r="5715" b="3175"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="figura1.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="1" b="-3239"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2341698" cy="1733357"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44d8-BBD7-CCE9431645EC}">
-                        <a14:shadowObscured xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAD9582" w14:textId="45BB9F9F" w:rsidR="00D1551C" w:rsidRPr="00704D57" w:rsidRDefault="00D1551C" w:rsidP="00D1551C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="262C4305" w14:textId="4B70A7F4" w:rsidR="000F1534" w:rsidRPr="00AB7029" w:rsidRDefault="00AB7029" w:rsidP="000F1534">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7029">
+        <w:rPr>
+          <w:rStyle w:val="TablesandfiguresCar"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Figure 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7029">
+        <w:rPr>
+          <w:rStyle w:val="TablesandfiguresCar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman 9-point font, single-spaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E7BF96" w14:textId="77777777" w:rsidR="00381A3B" w:rsidRPr="00AB7029" w:rsidRDefault="00381A3B" w:rsidP="000F1534">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79135A3F" w14:textId="77777777" w:rsidR="006A1105" w:rsidRPr="00AB7029" w:rsidRDefault="006A1105" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CB874B" w14:textId="1FA0BFB3" w:rsidR="00217372" w:rsidRPr="00AB7029" w:rsidRDefault="00217372" w:rsidP="00381A3B">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tabl</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7029" w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7029" w:rsidRPr="00AB7029">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Times New Roman 9-point font, single-spaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4374" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="861"/>
+        <w:gridCol w:w="1040"/>
+        <w:gridCol w:w="1126"/>
+        <w:gridCol w:w="1347"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00217372" w14:paraId="30EBB286" w14:textId="77777777" w:rsidTr="00C527C4">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62878056" w14:textId="77777777" w:rsidR="00217372" w:rsidRPr="00AB7029" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03534567" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Header X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9A31F2" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Header Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="327AED3B" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Header Z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217372" w14:paraId="6B24C69D" w14:textId="77777777" w:rsidTr="00C527C4">
+        <w:trPr>
+          <w:trHeight w:val="211"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D2C7A19" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Row 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E54EC7F" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B018EB0" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35CBEBE0" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217372" w14:paraId="5D000CB5" w14:textId="77777777" w:rsidTr="00C527C4">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CE477DB" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Row 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D71274" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CEBDCC2" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F80D88B" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00217372" w14:paraId="3E82F870" w14:textId="77777777" w:rsidTr="00C527C4">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F46F24" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Row 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D58ADCA" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E1005EE" w14:textId="77777777" w:rsidR="00217372" w:rsidRDefault="00217372" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47C07CDD" w14:textId="0AB4FBAB" w:rsidR="00217372" w:rsidRDefault="00C527C4" w:rsidP="00B67EB2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abbreviation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0350763E" w14:textId="33AA0752" w:rsidR="00C527C4" w:rsidRDefault="00C527C4" w:rsidP="00381A3B">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Abbreviation: abbreviation definition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0CD73B" w14:textId="44209487" w:rsidR="00C527C4" w:rsidRDefault="00C527C4" w:rsidP="00381A3B">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C527C4">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>description text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C707EB" w14:textId="1FFAEFAC" w:rsidR="00217372" w:rsidRPr="00847680" w:rsidRDefault="00847680" w:rsidP="00381A3B">
+      <w:pPr>
+        <w:pStyle w:val="Tablesandfigures"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847680">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Table footnotes should define any abbreviations and include the corresponding explanatory notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1EF4DA" w14:textId="77777777" w:rsidR="00381A3B" w:rsidRPr="00847680" w:rsidRDefault="00381A3B" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7676938F" w14:textId="46C2E046" w:rsidR="00381A3B" w:rsidRDefault="00FB2D39" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables and figures must be presented with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>good quality and legibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In figures, the size of the text, symbols, lines, and markers must allow for clear reading in the final version of the article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE25B6E" w14:textId="77777777" w:rsidR="00FB2D39" w:rsidRPr="00847680" w:rsidRDefault="00FB2D39" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767A1466" w14:textId="786B15C7" w:rsidR="006A1105" w:rsidRPr="008F446F" w:rsidRDefault="00B83C2D" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F446F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the manuscript includes reproduced tables or figures, even if they come from the author’s own previous work, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F446F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>it is mandatory to declare their source and obtain the corresponding permission for their use,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F446F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when applicable. In addition, proper credit or acknowledgment of the original source must be included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446D9473" w14:textId="77777777" w:rsidR="006A1105" w:rsidRPr="008F446F" w:rsidRDefault="006A1105" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE4E24F" w14:textId="46B2A7C7" w:rsidR="006A1105" w:rsidRPr="007E1721" w:rsidRDefault="008F446F" w:rsidP="00B1605B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1721">
+        <w:t>Equations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CAC511" w14:textId="77777777" w:rsidR="006A1105" w:rsidRPr="007E1721" w:rsidRDefault="006A1105" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ECF961" w14:textId="2A7AA12B" w:rsidR="00E84163" w:rsidRPr="007E1721" w:rsidRDefault="008F446F" w:rsidP="00B80E47">
+      <w:r w:rsidRPr="007E1721">
+        <w:t xml:space="preserve">For equations, the abbreviation “Eq. (1),” “Eq. (2),” etc., may be used. Important, lengthy, or subsequently cited equations should be displayed on a separate line and numbered consecutively. They must be punctuated as part of the sentence and cited consistently throughout the text. Any abbreviation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1721">
+        <w:lastRenderedPageBreak/>
+        <w:t>symbol, subscript, or superscript that is not standard usage should be properly explained in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D378B2C" w14:textId="77777777" w:rsidR="00E84163" w:rsidRPr="007E1721" w:rsidRDefault="00E84163" w:rsidP="006A1105">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA74471" w14:textId="209A73F8" w:rsidR="00D15D6B" w:rsidRPr="00FB2D39" w:rsidRDefault="00522B30" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>Result</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1721" w:rsidRPr="00FB2D39">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AC2A70" w14:textId="77777777" w:rsidR="00522B30" w:rsidRPr="00FB2D39" w:rsidRDefault="00522B30" w:rsidP="00D15D6B"/>
+    <w:p w14:paraId="4B1D943B" w14:textId="780F3AE8" w:rsidR="00E72BCB" w:rsidRDefault="00EE4DA3" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet consectetur adipiscing elit posuere, molestie sodales fringilla aliquet eros phasellus diam, proin ligula vitae pharetra interdum nam sociis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4DA3">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Et vitae lacinia convallis curae libero quisque integer nec mi, vivamus pretium proin eu nullam ad torquent fames hendrerit, interdum luctus ligula imperdiet dignissim aenean nisl tristique. Dictumst tellus nulla integer himenaeos aliquam dapibus diam id praesent curae interdum luctus class eros, condimentum cum orci placerat nibh nisi scelerisque morbi sed nam vel curabitur iaculis natoque, suscipit gravida per inceptos lectus libero fusce sem pharetra in dis nostra penatibus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB33543" w14:textId="77777777" w:rsidR="00EE4DA3" w:rsidRDefault="00EE4DA3" w:rsidP="00E72BCB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE45F22" w14:textId="38CEB71E" w:rsidR="00E72BCB" w:rsidRPr="00FB2D39" w:rsidRDefault="00E72BCB" w:rsidP="00C13512">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>Conclus</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1721" w:rsidRPr="00FB2D39">
+        <w:t>ion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44268541" w14:textId="77777777" w:rsidR="000773F4" w:rsidRPr="00FB2D39" w:rsidRDefault="000773F4" w:rsidP="006A02D4">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:u w:val="none"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014C9BED" w14:textId="2CD65CB0" w:rsidR="00C13512" w:rsidRDefault="00EE4DA3" w:rsidP="00C13512">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...8 lines deleted...]
-          <w:u w:val="none"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet consectetur adipiscing elit posuere, molestie sodales fringilla aliquet eros phasellus diam, proin ligula vitae pharetra interdum nam sociis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4DA3">
+        <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>IG</w:t>
-[...8 lines deleted...]
-          <w:u w:val="none"/>
+        <w:t>Et vitae lacinia convallis curae libero quisque integer nec mi, vivamus pretium proin eu nullam ad torquent fames hendrerit, interdum luctus ligula imperdiet dignissim aenean nisl tristique. Dictumst tellus nulla integer himenaeos aliquam dapibus diam id praesent curae interdum luctus class eros, condimentum cum orci placerat nibh nisi scelerisque morbi sed nam vel curabitur iaculis natoque, suscipit gravida per inceptos lectus libero fusce sem pharetra in dis nostra penatibus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623F2E0C" w14:textId="77777777" w:rsidR="00EE4DA3" w:rsidRDefault="00EE4DA3" w:rsidP="00C13512">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE3D5E0" w14:textId="4B58EC68" w:rsidR="00C13512" w:rsidRPr="00FB2D39" w:rsidRDefault="007E1721" w:rsidP="00CB5A43">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7129E2" w14:textId="77777777" w:rsidR="00CB5A43" w:rsidRPr="00FB2D39" w:rsidRDefault="00CB5A43" w:rsidP="00CB5A43"/>
+    <w:p w14:paraId="1CB2EFFE" w14:textId="0C9EA0D4" w:rsidR="00CB5A43" w:rsidRPr="00FB2D39" w:rsidRDefault="005E588B" w:rsidP="00C548AF">
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit posuere, molestie sodales fringilla aliquet eros phasellus diam, proin ligula vitae pharetra interdum nam sociis</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5A43" w:rsidRPr="00FB2D39">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0203DD9C" w14:textId="77777777" w:rsidR="00CB5A43" w:rsidRPr="00FB2D39" w:rsidRDefault="00CB5A43" w:rsidP="00C13512">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423B6037" w14:textId="52CB8A86" w:rsidR="00EF6972" w:rsidRPr="00FB2D39" w:rsidRDefault="00EF6972" w:rsidP="00325BA4">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>Referenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00325BA4" w:rsidRPr="00FB2D39">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9607F0" w14:textId="77777777" w:rsidR="00CB1864" w:rsidRPr="00FB2D39" w:rsidRDefault="00CB1864" w:rsidP="00C548AF"/>
+    <w:p w14:paraId="09AAFD3A" w14:textId="77644CA6" w:rsidR="00CB1864" w:rsidRPr="00CB1864" w:rsidRDefault="00CB1864" w:rsidP="00CB1864">
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve">MOMENTO uses the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CB1864">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>American Physical Society</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> (APS) style guide as the basis for reference formatting. References must be cited in the text using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>consecutive numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> in square brackets, according to the order of their first appearance. Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> If several references are cited consecutively, they may be grouped in a range, for example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1–6].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> If they are not consecutive, they should be separated by commas, for example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1,3,6].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> The final reference list must preserve exactly the same numerical order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC148F9" w14:textId="77777777" w:rsidR="00CB1864" w:rsidRPr="00CB1864" w:rsidRDefault="00CB1864" w:rsidP="00CB1864"/>
+    <w:p w14:paraId="5FD424F9" w14:textId="35196D6C" w:rsidR="00CB1864" w:rsidRPr="00325BA4" w:rsidRDefault="00CB1864" w:rsidP="00CB1864">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve">All references must include the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>title of the work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>corresponding DOI or link/URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> where the document can be located. In the case of journal articles, the journal name must be written using its </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>standard abbreviation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> Before submitting the manuscript, the references must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>carefully checked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve"> to ensure that they are complete, correctly numbered, free of duplicates, and that all works cited in the text appear in the final list, and vice versa. In addition, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at least 30% of the references must correspond to publications from the last 6 years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1864">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325BA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>self-citations must not exceed 30% of the total number of references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BB22F9" w14:textId="77777777" w:rsidR="00EF6972" w:rsidRPr="00CB1864" w:rsidRDefault="00EF6972" w:rsidP="00EF6972">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF0A29C" w14:textId="2D6D1953" w:rsidR="00EF6972" w:rsidRPr="000C3298" w:rsidRDefault="000C3298" w:rsidP="00EF6972">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any information taken from another source must be properly cited, even when it has been paraphrased.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3298">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Paraphrasing does not exempt authors from the obligation to cite the original source. Direct quotations should be used only when truly necessary; in such cases, they must be brief, enclosed in double quotation marks, in italics, and accompanied by the corresponding reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A92F4D3" w14:textId="77777777" w:rsidR="000F6BF5" w:rsidRPr="000C3298" w:rsidRDefault="000F6BF5" w:rsidP="000F6BF5">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF58F36" w14:textId="2F87EAE3" w:rsidR="006B5AF4" w:rsidRPr="00FB2D39" w:rsidRDefault="006B5AF4" w:rsidP="00764E01">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:t xml:space="preserve">Ejemplos de referencias </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C0D04E" w14:textId="6ED07DB5" w:rsidR="002F4D20" w:rsidRPr="00FB2D39" w:rsidRDefault="002F4D20" w:rsidP="002F4D20">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CA69FE" w14:textId="77777777" w:rsidR="001D7D88" w:rsidRPr="00FB2D39" w:rsidRDefault="001D7D88" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:sectPr w:rsidR="001D7D88" w:rsidRPr="00FB2D39" w:rsidSect="00715348">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:pgSz w:w="9356" w:h="13665"/>
+          <w:pgMar w:top="1247" w:right="1304" w:bottom="1191" w:left="1304" w:header="1247" w:footer="680" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F833F0" w14:textId="2A78F795" w:rsidR="0076388F" w:rsidRPr="005C508C" w:rsidRDefault="00957B40" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal article with fewer than ten authors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E87CF4F" w14:textId="5AF2A808" w:rsidR="002F4D20" w:rsidRDefault="005C508C" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] A. A. Author and B. B. Author, Title of the article, Phys. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Rev. B 88, 123456 (2024).</w:t>
+      </w:r>
+      <w:r w:rsidR="0076388F" w:rsidRPr="0076388F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="002F4D20" w:rsidRPr="00D00D6E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1461E619" w14:textId="77777777" w:rsidR="001565BD" w:rsidRPr="0076388F" w:rsidRDefault="001565BD" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E0FB84" w14:textId="1145508A" w:rsidR="0076388F" w:rsidRPr="005C508C" w:rsidRDefault="005C508C" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal article with more than ten authors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7882108C" w14:textId="3A3E1AF6" w:rsidR="002F4D20" w:rsidRPr="005C508C" w:rsidRDefault="005C508C" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] A. A. Author </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="18"/>
-[...11 lines deleted...]
-        </w:tabs>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Title of the article, Phys. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Rev. B 88, 123456 (2024).</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4D20" w:rsidRPr="005C508C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="002F4D20" w:rsidRPr="005C508C">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29857F16" w14:textId="77777777" w:rsidR="002F4D20" w:rsidRPr="00844BCF" w:rsidRDefault="002F4D20" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471DDFDA" w14:textId="5A954225" w:rsidR="0076388F" w:rsidRPr="00DB1476" w:rsidRDefault="005C508C" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6021936C" w14:textId="7E6CE864" w:rsidR="0076388F" w:rsidRPr="00FB2D39" w:rsidRDefault="00DB1476" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[2] A. A. Author and B. B. Author, Title of the book (Publisher, City, 2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00440008" w:rsidRPr="00FB2D39">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00440008" w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03217F4A" w14:textId="77777777" w:rsidR="0076388F" w:rsidRPr="00FB2D39" w:rsidRDefault="0076388F" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371CE052" w14:textId="21B61F7D" w:rsidR="0076388F" w:rsidRPr="00FB2D39" w:rsidRDefault="00DB1476" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Book chapter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D68A99" w14:textId="0267A2E7" w:rsidR="0076388F" w:rsidRPr="00DB1476" w:rsidRDefault="00DB1476" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[3] A. A. Author, Title of the chapter, in Title of the book, edited by B. B. Editor and C. C. Editor (Publisher, City, 2021), pp. 45–68. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00440008" w:rsidRPr="00DB1476">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00440008" w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668FF422" w14:textId="77777777" w:rsidR="0076388F" w:rsidRPr="00DB1476" w:rsidRDefault="0076388F" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B95B36A" w14:textId="4186F86C" w:rsidR="0076388F" w:rsidRPr="00DB1476" w:rsidRDefault="00DB1476" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Thesis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7910B508" w14:textId="3EF016E1" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="00DB1476" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[4] A. A. Author, Title of the thesis, Ph.D. thesis, University X, 2022.</w:t>
+      </w:r>
+      <w:r w:rsidR="0076388F" w:rsidRPr="00DB1476">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00B95469" w:rsidRPr="007D6FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://repositorio.universidad.edu/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B95469" w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FDF7B5" w14:textId="77777777" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="0076388F" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A14A1B5" w14:textId="54E51933" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conference proceedings or conference papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048C9D7C" w14:textId="3A0F5747" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[5] A. A. Author, Title of the paper, in Proceedings of the International Conference on X (Institution or Publisher, City, 2021), pp. 10–18. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00440008" w:rsidRPr="007D6FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00440008" w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218253EC" w14:textId="77777777" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="0076388F" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDA4F37" w14:textId="22A5DE01" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preprint or e-print</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660AAF34" w14:textId="77777777" w:rsidR="007D6FDC" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="007D6FDC">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[6] A. A. Author and B. B. Author, Title of the work, arXiv:2401.01234.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4260B2E7" w14:textId="42F05B9F" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="007D6FDC">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the work has already been published in a journal, the published version should preferably be cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDA7F53" w14:textId="77777777" w:rsidR="007D6FDC" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="007D6FDC">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BC3312" w14:textId="59540CAB" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Report or online report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FFE346" w14:textId="0F9F4FDB" w:rsidR="0076388F" w:rsidRPr="00FB2D39" w:rsidRDefault="007D6FDC" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[7] A. A. Author, Title of the report, Institution X, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00CD60DA" w:rsidRPr="00FB2D39">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.institution.org/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00440008" w:rsidRPr="00FB2D39">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBED4EF" w14:textId="77777777" w:rsidR="0076388F" w:rsidRPr="00FB2D39" w:rsidRDefault="0076388F" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FBD33B" w14:textId="773F069F" w:rsidR="0076388F" w:rsidRPr="007D6FDC" w:rsidRDefault="007D6FDC" w:rsidP="00321BB4">
+      <w:pPr>
+        <w:pStyle w:val="Title3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Program, software, or resource with URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E34264" w14:textId="0D4E5583" w:rsidR="0076388F" w:rsidRPr="0076388F" w:rsidRDefault="007D6FDC" w:rsidP="0076388F">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6FDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[8] A. A. Author, Title of the resource or program, 2024. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00440008" w:rsidRPr="00D00D6E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:spacing w:val="4"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://www.ejemplo.org/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00440008">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A950C0" w14:textId="77777777" w:rsidR="00DE5531" w:rsidRPr="00DE5531" w:rsidRDefault="00DE5531" w:rsidP="00DE5531">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="21"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B510BAB" w14:textId="77777777" w:rsidR="001D7D88" w:rsidRDefault="001D7D88" w:rsidP="00DE5531">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CO"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Header"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001D7D88" w:rsidSect="000009FF">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13665"/>
+          <w:pgMar w:top="1247" w:right="1304" w:bottom="1191" w:left="1304" w:header="1247" w:footer="680" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8130C4" w14:textId="0337D603" w:rsidR="00FC65A6" w:rsidRPr="00E72BCB" w:rsidRDefault="00FC65A6" w:rsidP="00DE5531">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...591 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...86 lines deleted...]
-          <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...678 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    </w:p>
+    <w:sectPr w:rsidR="00FC65A6" w:rsidRPr="00E72BCB" w:rsidSect="000009FF">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="9356" w:h="13665"/>
       <w:pgMar w:top="1247" w:right="1304" w:bottom="1191" w:left="1304" w:header="1247" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Anaís Rojas" w:date="2026-04-08T19:05:00Z" w:initials="AR">
+    <w:p w14:paraId="4B148EA0" w14:textId="77777777" w:rsidR="00646ECE" w:rsidRDefault="00646ECE" w:rsidP="00646ECE">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>It must be provided in both Spanish and English (if Spanish is not the author’s native language, or if providing the Spanish version is difficult, it may be submitted in English only; if the manuscript is accepted, the Editorial Team will provide the Spanish translation). It should not contain formulas or abbreviations. It must not exceed 100 characters, including spaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB06624" w14:textId="77777777" w:rsidR="00646ECE" w:rsidRDefault="00646ECE" w:rsidP="00646ECE">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24644FC2" w14:textId="77777777" w:rsidR="00646ECE" w:rsidRDefault="00646ECE" w:rsidP="00646ECE">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Titles, abstracts, and keywords should be arranged according to the language in which the article is written. If the article is written in Spanish, the title in Spanish should appear first, followed by the title in English. If the article is written in English, the title in English should appear first, followed by the title in Spanish. The same applies to the abstract and keywords.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Anaís Rojas" w:date="2026-04-08T19:05:00Z" w:initials="AR">
+    <w:p w14:paraId="55E6AF19" w14:textId="66D50275" w:rsidR="00646ECE" w:rsidRDefault="00646ECE" w:rsidP="00646ECE">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">For each author, include the first name, the middle-name initial if applicable, and the first surname. The names of institutions that appear in a title and are written in full (not as acronyms) must begin with a capital letter in each of their main words. Articles and prepositions such as “de,” “de la,” “de los,” “la,” “el,” and “del,” when they form part of personal or institutional names, should be written in lowercase unless they are the first word of the title. Indicate authors’ affiliations using superscript numbers, and provide the email address of the corresponding author (one author only). </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="24644FC2" w15:done="0"/>
+  <w15:commentEx w15:paraId="55E6AF19" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="3B833BCB" w16cex:dateUtc="2026-04-09T00:05:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0DBD2CBF" w16cex:dateUtc="2026-04-09T00:05:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="24644FC2" w16cid:durableId="3B833BCB"/>
+  <w16cid:commentId w16cid:paraId="55E6AF19" w16cid:durableId="0DBD2CBF"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC22613" w14:textId="77777777" w:rsidR="000C5D0A" w:rsidRDefault="000C5D0A" w:rsidP="00F6693A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F0CF6A8" w14:textId="77777777" w:rsidR="00F00B72" w:rsidRDefault="00F00B72" w:rsidP="00F6693A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02FB8D6E" w14:textId="77777777" w:rsidR="000C5D0A" w:rsidRDefault="000C5D0A" w:rsidP="00F6693A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5DE3802F" w14:textId="77777777" w:rsidR="00F00B72" w:rsidRDefault="00F00B72" w:rsidP="00F6693A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
-    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Ancizar sans">
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0A219BB4" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRDefault="000C5D0A" w:rsidP="006327C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18FD76EB" w14:textId="0D72A286" w:rsidR="00FC65A6" w:rsidRPr="00FB2D39" w:rsidRDefault="00FC65A6" w:rsidP="00542485">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:rPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FAF6752" wp14:editId="07AEC5C3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>13970</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-3810</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2116455" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Straight Connector 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2116455" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="763AAF55" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.1pt,-.3pt" to="167.75pt,-.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb3vFrsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2QHazEYcXpo0V2G&#10;rdjHD1BlKhYgiYKkxc6/H6UkdrENGDbsQosU3yP5RO/uZmfZEWIy6HvebhrOwCscjD/0/NvXxzfv&#10;OEtZ+kFa9NDzEyR+t3/9ajeFDrY4oh0gMiLxqZtCz8ecQydEUiM4mTYYwNOlxuhkJjcexBDlROzO&#10;im3T3IoJ4xAiKkiJog/nS76v/FqDyp+0TpCZ7Tn1lquN1T4XK/Y72R2iDKNRlzbkP3ThpPFUdKF6&#10;kFmy79H8QuWMiphQ541CJ1Bro6DOQNO0zU/TfBllgDoLiZPCIlP6f7Tq4/HeP0WSYQqpS+Eplilm&#10;HV35Un9srmKdFrFgzkxRcNu2t29vbjhT1zuxAkNM+T2gY+XQc2t8mUN28vghZSpGqdeUEra+2ITW&#10;DI/G2uqUDYB7G9lR0tvluS1vRbgXWeQVpFhbr6d8snBm/QyamYGabWv1ulUrp1QKfL7yWk/ZBaap&#10;gwXY/Bl4yS9QqBv3N+AFUSujzwvYGY/xd9VXKfQ5/6rAee4iwTMOp/qoVRpanarcZc3Lbr70K3z9&#10;Gfc/AAAA//8DAFBLAwQUAAYACAAAACEAnYgr1doAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;sW7CMBRF90r8g/WQuoFDKBFK4yCE2qXqkpSh3Uz8iCPi5xA7JP37ul3KeHWvzj3ZbjItu2HvGksC&#10;VssIGFJlVUO1gOPH62ILzHlJSraWUMA3Otjls4dMpsqOVOCt9DULEHKpFKC971LOXaXRSLe0HVLo&#10;zrY30ofY11z1cgxw0/I4ihJuZEPhQcsODxqrSzkYAW/Xd3d8SoqX4vO6Lcev86Bri0I8zqf9MzCP&#10;k/8fw69+UIc8OJ3sQMqxVkAch6GARQIstOv1ZgPs9Jd5nvF7+/wHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA297xa7IBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAnYgr1doAAAAFAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokecolor="black [3213]"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E02FA4" w:rsidRPr="00FB2D39">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Corresponding author: Email address</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="52E42E9C" w14:textId="680A6E79" w:rsidR="00542485" w:rsidRPr="00E02FA4" w:rsidRDefault="00542485" w:rsidP="00542485">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DOI: </w:t>
+    </w:r>
+    <w:r w:rsidR="00E02FA4" w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>space reserved for the DOI to be assigned after the article has been accepted.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4EC7E0C0" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="00E02FA4" w:rsidRDefault="00FC65A6" w:rsidP="00D522B1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6505F53F" w14:textId="456423BA" w:rsidR="00FC65A6" w:rsidRPr="00E02FA4" w:rsidRDefault="00546F05" w:rsidP="006327C4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-    </w:pPr>
-[...6 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72C4FD76" wp14:editId="24757F2D">
+          <wp:extent cx="511810" cy="179070"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:docPr id="786666475" name="Imagen 5">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="786666475" name="Imagen 5">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="511810" cy="179070"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="00A86F6D">
+    <w:r w:rsidRPr="00E02FA4">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00A86F6D">
+    <w:r w:rsidR="00E02FA4" w:rsidRPr="00E02FA4">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-      <w:t>Contact</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">All contents are published under a </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00A86F6D">
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidR="00E02FA4" w:rsidRPr="00E02FA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Creative Commons Attribution–NoDerivatives 4.0 International License.</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="20E0BB2B" w14:textId="6A60E017" w:rsidR="00F16365" w:rsidRPr="00E02FA4" w:rsidRDefault="00F16365" w:rsidP="00F16365">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>ISSN : 0121-4470 (</w:t>
+    </w:r>
+    <w:r w:rsidR="00E02FA4" w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Print</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>) | E-ISSN : 2500-8013 (</w:t>
+    </w:r>
+    <w:r w:rsidR="00E02FA4" w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Online</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">) | ISSN-L: 0121-4470 | DOI: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId4" w:history="1">
+      <w:r w:rsidRPr="00E02FA4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>10.15446/mo</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00E02FA4">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E3CD927" w14:textId="77777777" w:rsidR="000C5D0A" w:rsidRDefault="000C5D0A" w:rsidP="00F6693A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="34774BB3" w14:textId="77777777" w:rsidR="00F00B72" w:rsidRDefault="00F00B72" w:rsidP="00F6693A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8CD673" w14:textId="77777777" w:rsidR="000C5D0A" w:rsidRDefault="000C5D0A" w:rsidP="00F6693A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11993E52" w14:textId="77777777" w:rsidR="00F00B72" w:rsidRDefault="00F00B72" w:rsidP="00F6693A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="080F7ADE" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="00B10F28" w:rsidRDefault="004C6474" w:rsidP="00156C95">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01B1FE3A" w14:textId="7ADEF041" w:rsidR="00FC65A6" w:rsidRPr="008345D0" w:rsidRDefault="00FC65A6" w:rsidP="00156C95">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883931">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="00883931">
+    <w:r w:rsidRPr="008345D0">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00883931">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002B66FA" w:rsidRPr="008345D0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00883931">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00B7422E">
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="008345D0">
+      <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-      <w:t>4</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">                                 </w:t>
     </w:r>
-    <w:r w:rsidRPr="00883931">
-[...15 lines deleted...]
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="00B10F28">
+    <w:r w:rsidR="008345D0" w:rsidRPr="008345D0">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-      <w:t>Autor 1 y Autor 2 (aparecen en el encabezado de las páginas pares</w:t>
+      </w:rPr>
+      <w:t>Author 1 and Author 2 (to appear in the header of even-numbered pages)</w:t>
     </w:r>
-    <w:r w:rsidR="00FC65A6">
-[...1 lines deleted...]
-        <w:i/>
+  </w:p>
+  <w:p w14:paraId="2472A77A" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="005B257F" w:rsidRDefault="00FC65A6" w:rsidP="00156C95">
+    <w:pPr>
+      <w:pStyle w:val="NormalWeb"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>)</w:t>
-[...10 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="28CD34D3">
-[...1 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="754AF591" wp14:editId="3BE8CAE7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-8980</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>903</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4290313" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Straight Connector 8"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4290313" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="59188928" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-.7pt,.05pt" to="337.1pt,.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOJduEsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P1DAMvSPxH6LcmbSzCEE1nT3sarkg&#10;WPHxA7KpM42UxFESpp1/j5OZaVeAhEBc3Njxe7Zf3N3t7Cw7QkwGfc/bTcMZeIWD8Yeef/v68Oot&#10;ZylLP0iLHnp+gsRv9y9f7KbQwRZHtANERiQ+dVPo+Zhz6IRIagQn0wYDeLrUGJ3M5MaDGKKciN1Z&#10;sW2aN2LCOISIClKi6P35ku8rv9ag8ietE2Rme0695WpjtU/Fiv1Odocow2jUpQ35D104aTwVXaju&#10;ZZbsezS/UDmjIibUeaPQCdTaKKgz0DRt89M0X0YZoM5C4qSwyJT+H636eLzzj5FkmELqUniMZYpZ&#10;R1e+1B+bq1inRSyYM1MUfL1919y0N5yp651YgSGm/B7QsXLouTW+zCE7efyQMhWj1GtKCVtfbEJr&#10;hgdjbXXKBsCdjewo6e3y3Ja3ItyzLPIKUqyt11M+WTizfgbNzEDNtrV63aqVUyoFPl95rafsAtPU&#10;wQJs/gy85Bco1I37G/CCqJXR5wXsjMf4u+qrFPqcf1XgPHeR4AmHU33UKg2tTlXusuZlN5/7Fb7+&#10;jPsfAAAA//8DAFBLAwQUAAYACAAAACEAY6KdpNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;vW6DMBSF90p9B+tGypaYRIhGFBNFVbtEXaAZks3BNxgVXxNsAn37mqkdz4/O+bL9ZFr2wN41lgRs&#10;1hEwpMqqhmoBp6+P1Q6Y85KUbC2hgB90sM+fnzKZKjtSgY/S1yyMkEulAO19l3LuKo1GurXtkEJ2&#10;s72RPsi+5qqXYxg3Ld9GUcKNbCg8aNnhm8bquxyMgOP9053ipHgvzvddOV5ug64tCrFcTIdXYB4n&#10;/1eGGT+gQx6YrnYg5VgrYLWJQ3P2WUiTl3gL7DpLnmf8P3z+CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE4l24SyAQAA1AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGOinaTYAAAABAEAAA8AAAAAAAAAAAAAAAAADAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokecolor="black [3213]"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="22623E36" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="00B10F28" w:rsidRDefault="000C5D0A" w:rsidP="00B10F28">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CF2F247" w14:textId="54ADE279" w:rsidR="00FC65A6" w:rsidRPr="00806072" w:rsidRDefault="00FC65A6" w:rsidP="00B10F28">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B10F28">
+      <w:rPr>
+        <w:i/>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="408682CB">
-[...1 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="541E66C8" wp14:editId="21CFF21C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>14441</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>163652</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4243227" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="24130" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Straight Connector 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4243227" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="792D652A" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="1.15pt,12.9pt" to="335.25pt,12.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFYFgvsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P1DAMvSPxH6LcmXTKClA1nT3sarkg&#10;WPHxA7KpM42UxFESpp1/j5OZaVeAhEBc3Njxe7Zf3N3t7Cw7QkwGfc+3m4Yz8AoH4w89//b14dU7&#10;zlKWfpAWPfT8BInf7l++2E2hgxZHtANERiQ+dVPo+Zhz6IRIagQn0wYDeLrUGJ3M5MaDGKKciN1Z&#10;0TbNGzFhHEJEBSlR9P58yfeVX2tQ+ZPWCTKzPafecrWx2qdixX4nu0OUYTTq0ob8hy6cNJ6KLlT3&#10;Mkv2PZpfqJxRERPqvFHoBGptFNQZaJpt89M0X0YZoM5C4qSwyJT+H636eLzzj5FkmELqUniMZYpZ&#10;R1e+1B+bq1inRSyYM1MUvGlvXrftW87U9U6swBBTfg/oWDn03Bpf5pCdPH5ImYpR6jWlhK0vNqE1&#10;w4OxtjplA+DORnaU9HZ53pa3ItyzLPIKUqyt11M+WTizfgbNzEDNbmv1ulUrp1QKfL7yWk/ZBaap&#10;gwXY/Bl4yS9QqBv3N+AFUSujzwvYGY/xd9VXKfQ5/6rAee4iwRMOp/qoVRpanarcZc3Lbj73K3z9&#10;Gfc/AAAA//8DAFBLAwQUAAYACAAAACEAGo/ogtwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;MU/DMBCFdyT+g3VIbNSh0FClcSqEYEEsCR1gc+NrHDU+p7HThH/PIQaYTnfv6d338u3sOnHGIbSe&#10;FNwuEhBItTctNQp27y83axAhajK684QKvjDAtri8yHVm/EQlnqvYCA6hkGkFNsY+kzLUFp0OC98j&#10;sXbwg9OR16GRZtATh7tOLpMklU63xB+s7vHJYn2sRqfg9fQWdvdp+Vx+nNbV9HkYbeNRqeur+XED&#10;IuIc/8zwg8/oUDDT3o9kgugULO/YyGPFBVhOH5IViP3vQRa5/M9ffAMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBFYFgvsgEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAaj+iC3AAAAAcBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="black [3213]"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="00B10F28">
+    <w:r w:rsidR="00806072" w:rsidRPr="00806072">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-      <w:t>Titulo corto del articulo (ap</w:t>
+      </w:rPr>
+      <w:t>Short title of the article (to appear in the header of odd-numbered pages)</w:t>
     </w:r>
-    <w:r w:rsidR="00FC65A6">
+    <w:r w:rsidRPr="00806072">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-      <w:t>arece en el encabezado de las pá</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                </w:t>
     </w:r>
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="00B10F28">
-[...30 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00883931">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="00883931">
-[...2 lines deleted...]
-        <w:lang w:val="es-ES"/>
+    <w:r w:rsidRPr="00806072">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004C6474" w:rsidRPr="00883931">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00883931">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B7422E" w:rsidRPr="00B7422E">
+    <w:r w:rsidR="002B66FA" w:rsidRPr="00806072">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="004C6474" w:rsidRPr="00883931">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00883931">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2DF962ED" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="005B257F" w:rsidRDefault="00FC65A6" w:rsidP="006327C4">
+  <w:p w14:paraId="3F459052" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="00806072" w:rsidRDefault="00FC65A6" w:rsidP="006327C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="7DD262B1" w14:textId="4B6A44C7" w:rsidR="00FC65A6" w:rsidRPr="002E7A15" w:rsidRDefault="000C5D0A" w:rsidP="00D5760B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2413DF71" w14:textId="5D301D59" w:rsidR="00FC65A6" w:rsidRPr="00D5760B" w:rsidRDefault="008343D0" w:rsidP="00D5760B">
     <w:pPr>
       <w:pStyle w:val="HeaderEven"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6748"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...2 lines deleted...]
-      </w:pict>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48A39EF3" wp14:editId="6CBCCB4B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1661823</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-524786</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="970059" cy="516088"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="752458515" name="Imagen 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="72487" t="16606" r="4806" b="56435"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="970059" cy="516088"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00FC65A6">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FA0F04B" wp14:editId="56E575E6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-36930</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>173926</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4335081" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="27940" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Straight Connector 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4335081" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="753FA234" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-2.9pt,13.7pt" to="338.45pt,13.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALvnzbsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO1DAMvSPxD1HuTNpdQKtqOnvY1XJB&#10;sAL2A7KpM42UxFESpp2/x8nMtCtAQiAubuz4Pdsv7vZ2dpYdICaDvuftpuEMvMLB+H3Pn749vLnh&#10;LGXpB2nRQ8+PkPjt7vWr7RQ6uMIR7QCREYlP3RR6PuYcOiGSGsHJtMEAni41RiczuXEvhignYndW&#10;XDXNezFhHEJEBSlR9P50yXeVX2tQ+bPWCTKzPafecrWx2udixW4ru32UYTTq3Ib8hy6cNJ6KLlT3&#10;Mkv2PZpfqJxRERPqvFHoBGptFNQZaJq2+Wmar6MMUGchcVJYZEr/j1Z9Otz5x0gyTCF1KTzGMsWs&#10;oytf6o/NVazjIhbMmSkKvr2+ftfctJypy51YgSGm/AHQsXLouTW+zCE7efiYMhWj1EtKCVtfbEJr&#10;hgdjbXXKBsCdjewg6e3y3Ja3ItyLLPIKUqyt11M+WjixfgHNzEDNtrV63aqVUyoFPl94rafsAtPU&#10;wQJs/gw85xco1I37G/CCqJXR5wXsjMf4u+qrFPqUf1HgNHeR4BmHY33UKg2tTlXuvOZlN1/6Fb7+&#10;jLsfAAAA//8DAFBLAwQUAAYACAAAACEAufn2f90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3FqHqqQlZFMhBBfEJaEHuLnxNo6I12nsNOHvMeIAx50ZzbzNd7PtxJkG3zpG&#10;uFkmIIhrp1tuEPZvz4stCB8Ua9U5JoQv8rArLi9ylWk3cUnnKjQilrDPFIIJoc+k9LUhq/zS9cTR&#10;O7rBqhDPoZF6UFMst51cJUkqrWo5LhjV06Oh+rMaLcLL6dXv12n5VL6fttX0cRxN4wjx+mp+uAcR&#10;aA5/YfjBj+hQRKaDG1l70SEsbiN5QFht1iCin27SOxCHX0EWufz/QPENAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAC75827IBAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAufn2f90AAAAIAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3213]"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:spacing w:val="10"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:id w:val="540890930"/>
         <w:placeholder>
           <w:docPart w:val="2347932559004F7E94E6EC28C332BE1C"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="002E7A15" w:rsidRPr="002E7A15">
+        <w:r w:rsidR="00FC65A6" w:rsidRPr="00B2274F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:spacing w:val="10"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t xml:space="preserve">MOMENTO                               Revista de Física, No. #, </w:t>
+          <w:t>MOMENTO Revista de Física, No. #, Mes Año</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="002E7A15">
+    <w:r w:rsidR="00FC65A6" w:rsidRPr="00D5760B">
       <w:rPr>
         <w:color w:val="auto"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="004C6474" w:rsidRPr="002F18EC">
+    <w:r w:rsidR="00FC65A6" w:rsidRPr="002F18EC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FC65A6" w:rsidRPr="002E7A15">
+    <w:r w:rsidR="00FC65A6" w:rsidRPr="002F18EC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004C6474" w:rsidRPr="002F18EC">
+    <w:r w:rsidR="00FC65A6" w:rsidRPr="002F18EC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B7422E" w:rsidRPr="002E7A15">
+    <w:r w:rsidR="002B66FA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004C6474" w:rsidRPr="002F18EC">
+    <w:r w:rsidR="00FC65A6" w:rsidRPr="002F18EC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B212155" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="002E7A15" w:rsidRDefault="00FC65A6">
+  <w:p w14:paraId="296FC3A6" w14:textId="77777777" w:rsidR="00FC65A6" w:rsidRPr="00D5760B" w:rsidRDefault="00FC65A6">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0168147D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9EC1022"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4441,50 +4254,389 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E7F330C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43B288FE"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="268E57AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="514E919C"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA604F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F484116"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4069362B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA308C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4589,51 +4741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43FE2695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D43A56C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4738,54 +4890,167 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6A6BE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="485C5986"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="687818F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="947607C2"/>
+    <w:tmpl w:val="74C8BF38"/>
     <w:lvl w:ilvl="0" w:tplc="3C48E5C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4827,51 +5092,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E821FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC78F384"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4940,330 +5205,587 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6E4F26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FFAD394"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="684751728">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1276327394">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="660159147">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="153835194">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="695815922">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1910531010">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1261797021">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1189218066">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="16854823">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="10" w16cid:durableId="522864682">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="11" w16cid:durableId="303776910">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Anaís Rojas">
+    <w15:presenceInfo w15:providerId="Windows Live" w15:userId="54f31eafb20caba1"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00134799"/>
-    <w:rsid w:val="00002687"/>
-    <w:rsid w:val="00014C5D"/>
+    <w:rsid w:val="000009FF"/>
+    <w:rsid w:val="00006B91"/>
     <w:rsid w:val="0001797A"/>
-    <w:rsid w:val="00023E51"/>
+    <w:rsid w:val="000429EE"/>
+    <w:rsid w:val="0005656E"/>
     <w:rsid w:val="000773F4"/>
     <w:rsid w:val="00081663"/>
-    <w:rsid w:val="000C5D0A"/>
+    <w:rsid w:val="00084AEB"/>
+    <w:rsid w:val="000B1A04"/>
+    <w:rsid w:val="000C3298"/>
     <w:rsid w:val="000C7C22"/>
+    <w:rsid w:val="000D06D6"/>
+    <w:rsid w:val="000D0DB9"/>
     <w:rsid w:val="000D1628"/>
-    <w:rsid w:val="000E614A"/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:rsid w:val="000F0D4E"/>
+    <w:rsid w:val="000F1534"/>
+    <w:rsid w:val="000F15B4"/>
+    <w:rsid w:val="000F6BF5"/>
     <w:rsid w:val="00100298"/>
-    <w:rsid w:val="00100340"/>
-    <w:rsid w:val="00123F17"/>
     <w:rsid w:val="00134799"/>
+    <w:rsid w:val="00136A62"/>
+    <w:rsid w:val="001437A6"/>
     <w:rsid w:val="00152DEF"/>
     <w:rsid w:val="0015505E"/>
     <w:rsid w:val="00155D6C"/>
+    <w:rsid w:val="001565BD"/>
     <w:rsid w:val="00156C95"/>
     <w:rsid w:val="001917A7"/>
     <w:rsid w:val="001B336C"/>
+    <w:rsid w:val="001B6DA0"/>
+    <w:rsid w:val="001C1C60"/>
     <w:rsid w:val="001C2B0B"/>
+    <w:rsid w:val="001D4ED7"/>
+    <w:rsid w:val="001D7D88"/>
     <w:rsid w:val="001F0552"/>
-    <w:rsid w:val="00264083"/>
+    <w:rsid w:val="001F1798"/>
+    <w:rsid w:val="002040B1"/>
+    <w:rsid w:val="002109A2"/>
+    <w:rsid w:val="00212356"/>
+    <w:rsid w:val="00217372"/>
+    <w:rsid w:val="00236E8B"/>
+    <w:rsid w:val="00254214"/>
+    <w:rsid w:val="0026116E"/>
     <w:rsid w:val="00272A1E"/>
-    <w:rsid w:val="002750D6"/>
+    <w:rsid w:val="002802F2"/>
     <w:rsid w:val="0028283E"/>
+    <w:rsid w:val="002A4A4C"/>
     <w:rsid w:val="002B2A06"/>
+    <w:rsid w:val="002B619F"/>
     <w:rsid w:val="002B66FA"/>
-    <w:rsid w:val="002E7A15"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F4D20"/>
+    <w:rsid w:val="00301101"/>
+    <w:rsid w:val="00316FED"/>
+    <w:rsid w:val="00321BB4"/>
+    <w:rsid w:val="003228ED"/>
+    <w:rsid w:val="00325BA4"/>
+    <w:rsid w:val="003266BD"/>
+    <w:rsid w:val="00326E85"/>
     <w:rsid w:val="00333CAF"/>
-    <w:rsid w:val="0035066C"/>
+    <w:rsid w:val="003357DD"/>
+    <w:rsid w:val="0035274E"/>
     <w:rsid w:val="00355B23"/>
+    <w:rsid w:val="00361210"/>
     <w:rsid w:val="00361C95"/>
     <w:rsid w:val="00376347"/>
-    <w:rsid w:val="00377F25"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003A50B2"/>
+    <w:rsid w:val="00381A3B"/>
+    <w:rsid w:val="003A6397"/>
     <w:rsid w:val="003B37D5"/>
+    <w:rsid w:val="003B505E"/>
+    <w:rsid w:val="003B6B3B"/>
+    <w:rsid w:val="003C4201"/>
     <w:rsid w:val="003D70DD"/>
+    <w:rsid w:val="003F126B"/>
+    <w:rsid w:val="004007B1"/>
     <w:rsid w:val="00403F94"/>
+    <w:rsid w:val="004225A6"/>
+    <w:rsid w:val="0043739A"/>
     <w:rsid w:val="00437DEB"/>
+    <w:rsid w:val="00440008"/>
     <w:rsid w:val="00443958"/>
-    <w:rsid w:val="00463D8C"/>
+    <w:rsid w:val="0045332E"/>
+    <w:rsid w:val="0046099C"/>
     <w:rsid w:val="004834A1"/>
+    <w:rsid w:val="00484ED0"/>
     <w:rsid w:val="00492840"/>
-    <w:rsid w:val="004A10B7"/>
-    <w:rsid w:val="004C6474"/>
+    <w:rsid w:val="004A0CBE"/>
+    <w:rsid w:val="004A3000"/>
+    <w:rsid w:val="004C45A9"/>
     <w:rsid w:val="004D0330"/>
-    <w:rsid w:val="004D0E42"/>
+    <w:rsid w:val="004D5974"/>
     <w:rsid w:val="004E71EB"/>
+    <w:rsid w:val="004F7713"/>
+    <w:rsid w:val="00501666"/>
+    <w:rsid w:val="00522B30"/>
+    <w:rsid w:val="00526F59"/>
     <w:rsid w:val="00527816"/>
-    <w:rsid w:val="00531B2A"/>
-    <w:rsid w:val="00544BEF"/>
+    <w:rsid w:val="00534E89"/>
+    <w:rsid w:val="005373EE"/>
+    <w:rsid w:val="00542485"/>
+    <w:rsid w:val="00546F05"/>
     <w:rsid w:val="00576005"/>
+    <w:rsid w:val="00577444"/>
     <w:rsid w:val="0058361D"/>
-    <w:rsid w:val="005A1F2E"/>
     <w:rsid w:val="005A209B"/>
     <w:rsid w:val="005A4C83"/>
     <w:rsid w:val="005B257F"/>
+    <w:rsid w:val="005C508C"/>
     <w:rsid w:val="005C6185"/>
-    <w:rsid w:val="005E61B7"/>
-    <w:rsid w:val="005F560F"/>
+    <w:rsid w:val="005E588B"/>
     <w:rsid w:val="006153D3"/>
     <w:rsid w:val="006327C4"/>
+    <w:rsid w:val="0063757D"/>
+    <w:rsid w:val="00645E5A"/>
+    <w:rsid w:val="00646ECE"/>
     <w:rsid w:val="006574F3"/>
+    <w:rsid w:val="00660BC3"/>
+    <w:rsid w:val="00667BAA"/>
     <w:rsid w:val="00677847"/>
-    <w:rsid w:val="0069243D"/>
     <w:rsid w:val="00694887"/>
     <w:rsid w:val="006A02D4"/>
-    <w:rsid w:val="0070484E"/>
-    <w:rsid w:val="00704D57"/>
+    <w:rsid w:val="006A1105"/>
+    <w:rsid w:val="006A6D4C"/>
+    <w:rsid w:val="006B5AF4"/>
+    <w:rsid w:val="006D0045"/>
+    <w:rsid w:val="00700D24"/>
+    <w:rsid w:val="007117E9"/>
+    <w:rsid w:val="00713E4C"/>
     <w:rsid w:val="00715348"/>
     <w:rsid w:val="00716192"/>
     <w:rsid w:val="00724C61"/>
-    <w:rsid w:val="00740CF7"/>
+    <w:rsid w:val="007358F9"/>
     <w:rsid w:val="007418FB"/>
-    <w:rsid w:val="00753EF8"/>
+    <w:rsid w:val="00756995"/>
     <w:rsid w:val="007613B2"/>
-    <w:rsid w:val="00764A39"/>
-    <w:rsid w:val="007B2A67"/>
+    <w:rsid w:val="0076388F"/>
+    <w:rsid w:val="00764E01"/>
+    <w:rsid w:val="007757F9"/>
+    <w:rsid w:val="0079095A"/>
+    <w:rsid w:val="007A7EE7"/>
+    <w:rsid w:val="007D651E"/>
+    <w:rsid w:val="007D6953"/>
     <w:rsid w:val="007D6C29"/>
+    <w:rsid w:val="007D6FDC"/>
+    <w:rsid w:val="007E1721"/>
     <w:rsid w:val="007F687B"/>
+    <w:rsid w:val="007F76DE"/>
+    <w:rsid w:val="00806072"/>
+    <w:rsid w:val="00816617"/>
+    <w:rsid w:val="008343D0"/>
+    <w:rsid w:val="008345D0"/>
+    <w:rsid w:val="00836EA1"/>
+    <w:rsid w:val="00836FBF"/>
+    <w:rsid w:val="00840D0A"/>
+    <w:rsid w:val="00844BCF"/>
+    <w:rsid w:val="00847680"/>
+    <w:rsid w:val="00850958"/>
     <w:rsid w:val="00853B27"/>
+    <w:rsid w:val="008554DF"/>
     <w:rsid w:val="00855548"/>
-    <w:rsid w:val="008635FB"/>
-    <w:rsid w:val="00863745"/>
+    <w:rsid w:val="00880C45"/>
     <w:rsid w:val="00883931"/>
-    <w:rsid w:val="008855C4"/>
+    <w:rsid w:val="008848A1"/>
     <w:rsid w:val="008939D6"/>
-    <w:rsid w:val="008A71B5"/>
     <w:rsid w:val="008B32DE"/>
-    <w:rsid w:val="008B5C03"/>
+    <w:rsid w:val="008B5680"/>
     <w:rsid w:val="008D3276"/>
+    <w:rsid w:val="008D79D7"/>
     <w:rsid w:val="008F4225"/>
-    <w:rsid w:val="00906ADF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009346EB"/>
+    <w:rsid w:val="008F446F"/>
+    <w:rsid w:val="009362DB"/>
     <w:rsid w:val="00943DFF"/>
-    <w:rsid w:val="00967235"/>
+    <w:rsid w:val="00957B40"/>
+    <w:rsid w:val="00966A7D"/>
     <w:rsid w:val="00992100"/>
     <w:rsid w:val="00997695"/>
+    <w:rsid w:val="009B09AF"/>
     <w:rsid w:val="009D4956"/>
+    <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="00A00178"/>
     <w:rsid w:val="00A004F0"/>
-    <w:rsid w:val="00A27FD4"/>
+    <w:rsid w:val="00A10D94"/>
+    <w:rsid w:val="00A141A2"/>
+    <w:rsid w:val="00A36BA1"/>
     <w:rsid w:val="00A6199A"/>
     <w:rsid w:val="00A667D4"/>
+    <w:rsid w:val="00A66E0E"/>
+    <w:rsid w:val="00A746D6"/>
     <w:rsid w:val="00A8263A"/>
-    <w:rsid w:val="00A82A0A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB3626"/>
+    <w:rsid w:val="00A96F10"/>
+    <w:rsid w:val="00AA1B35"/>
+    <w:rsid w:val="00AB7029"/>
     <w:rsid w:val="00AC1A17"/>
     <w:rsid w:val="00AC2FFE"/>
-    <w:rsid w:val="00AE1305"/>
+    <w:rsid w:val="00AF0E1A"/>
+    <w:rsid w:val="00AF22DC"/>
     <w:rsid w:val="00B10F28"/>
+    <w:rsid w:val="00B1605B"/>
     <w:rsid w:val="00B16F6D"/>
     <w:rsid w:val="00B20E10"/>
     <w:rsid w:val="00B2274F"/>
     <w:rsid w:val="00B273D8"/>
-    <w:rsid w:val="00B33F34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B841A6"/>
+    <w:rsid w:val="00B505F5"/>
+    <w:rsid w:val="00B50CA4"/>
+    <w:rsid w:val="00B54792"/>
+    <w:rsid w:val="00B80E47"/>
+    <w:rsid w:val="00B83C2D"/>
     <w:rsid w:val="00B854BF"/>
+    <w:rsid w:val="00B95469"/>
     <w:rsid w:val="00BA4407"/>
-    <w:rsid w:val="00BB4035"/>
+    <w:rsid w:val="00BA573C"/>
     <w:rsid w:val="00BD302E"/>
     <w:rsid w:val="00BD4927"/>
     <w:rsid w:val="00BD53C4"/>
+    <w:rsid w:val="00BF0B81"/>
+    <w:rsid w:val="00BF1136"/>
     <w:rsid w:val="00BF3317"/>
     <w:rsid w:val="00BF6EB4"/>
+    <w:rsid w:val="00C13512"/>
     <w:rsid w:val="00C205E3"/>
+    <w:rsid w:val="00C3612B"/>
     <w:rsid w:val="00C457B1"/>
+    <w:rsid w:val="00C51939"/>
+    <w:rsid w:val="00C527C4"/>
+    <w:rsid w:val="00C548AF"/>
     <w:rsid w:val="00C73618"/>
-    <w:rsid w:val="00C76C72"/>
-    <w:rsid w:val="00C87981"/>
+    <w:rsid w:val="00C81D35"/>
+    <w:rsid w:val="00C84C2D"/>
     <w:rsid w:val="00C92440"/>
     <w:rsid w:val="00C93277"/>
-    <w:rsid w:val="00CC2463"/>
-    <w:rsid w:val="00D04089"/>
+    <w:rsid w:val="00C93D4C"/>
+    <w:rsid w:val="00CB13D3"/>
+    <w:rsid w:val="00CB1864"/>
+    <w:rsid w:val="00CB5A43"/>
+    <w:rsid w:val="00CB5C39"/>
+    <w:rsid w:val="00CD60DA"/>
+    <w:rsid w:val="00CE67A2"/>
+    <w:rsid w:val="00CF39E2"/>
     <w:rsid w:val="00D11954"/>
     <w:rsid w:val="00D1551C"/>
+    <w:rsid w:val="00D15D6B"/>
+    <w:rsid w:val="00D2348D"/>
+    <w:rsid w:val="00D27594"/>
+    <w:rsid w:val="00D522B1"/>
     <w:rsid w:val="00D538DE"/>
     <w:rsid w:val="00D5760B"/>
+    <w:rsid w:val="00D663D6"/>
     <w:rsid w:val="00D71282"/>
     <w:rsid w:val="00D71A7E"/>
+    <w:rsid w:val="00D73669"/>
+    <w:rsid w:val="00D73850"/>
     <w:rsid w:val="00D74C97"/>
     <w:rsid w:val="00D77250"/>
     <w:rsid w:val="00D927D1"/>
-    <w:rsid w:val="00DD4E3B"/>
+    <w:rsid w:val="00DB1476"/>
+    <w:rsid w:val="00DD3B03"/>
+    <w:rsid w:val="00DE5531"/>
+    <w:rsid w:val="00DF5296"/>
+    <w:rsid w:val="00E02FA4"/>
     <w:rsid w:val="00E058D0"/>
+    <w:rsid w:val="00E125A1"/>
     <w:rsid w:val="00E33505"/>
+    <w:rsid w:val="00E447C0"/>
     <w:rsid w:val="00E567D3"/>
     <w:rsid w:val="00E6319B"/>
-    <w:rsid w:val="00E64E66"/>
+    <w:rsid w:val="00E72BCB"/>
+    <w:rsid w:val="00E82C6B"/>
+    <w:rsid w:val="00E84163"/>
     <w:rsid w:val="00E84B11"/>
     <w:rsid w:val="00E967FD"/>
     <w:rsid w:val="00EB12FE"/>
-    <w:rsid w:val="00ED06F9"/>
+    <w:rsid w:val="00EC06B1"/>
+    <w:rsid w:val="00EC5ADC"/>
+    <w:rsid w:val="00EC6054"/>
+    <w:rsid w:val="00ED5D05"/>
+    <w:rsid w:val="00EE4DA3"/>
+    <w:rsid w:val="00EE502E"/>
+    <w:rsid w:val="00EF158A"/>
     <w:rsid w:val="00EF58DE"/>
+    <w:rsid w:val="00EF6972"/>
     <w:rsid w:val="00EF6DC2"/>
     <w:rsid w:val="00EF7AA7"/>
+    <w:rsid w:val="00F00B72"/>
+    <w:rsid w:val="00F02B54"/>
+    <w:rsid w:val="00F07182"/>
+    <w:rsid w:val="00F16365"/>
     <w:rsid w:val="00F24039"/>
     <w:rsid w:val="00F64447"/>
     <w:rsid w:val="00F6693A"/>
+    <w:rsid w:val="00F83836"/>
+    <w:rsid w:val="00F931A4"/>
     <w:rsid w:val="00FA4F27"/>
     <w:rsid w:val="00FB0E29"/>
-    <w:rsid w:val="00FB473B"/>
+    <w:rsid w:val="00FB2D39"/>
     <w:rsid w:val="00FB6DE5"/>
     <w:rsid w:val="00FC40ED"/>
     <w:rsid w:val="00FC5AF2"/>
     <w:rsid w:val="00FC65A6"/>
     <w:rsid w:val="00FD3604"/>
-    <w:rsid w:val="00FF60BF"/>
+    <w:rsid w:val="00FF7DEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{051AB90B-2717-4C9D-86FD-D488B58272EA}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5199B6A2"/>
+  <w15:docId w15:val="{E9565419-4BF0-47CC-8759-46284B4191ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5278,167 +5800,170 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5473,66 +5998,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5593,285 +6109,651 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00740CF7"/>
+    <w:rsid w:val="00B80E47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:aliases w:val="Título 1;Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00522B30"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="Title 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A7EE7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF6972"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6693A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F6693A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6693A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F6693A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderEven">
     <w:name w:val="Header Even"/>
-    <w:basedOn w:val="NoSpacing"/>
-    <w:qFormat/>
+    <w:basedOn w:val="Sinespaciado"/>
     <w:rsid w:val="00D5760B"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
+    <w:link w:val="SinespaciadoCar"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-    <w:rsid w:val="00D5760B"/>
+    <w:rsid w:val="000E1FB6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5760B"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D5760B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
     <w:rsid w:val="00F24039"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F24039"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006327C4"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0028283E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="Referenciasutil">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="31"/>
-    <w:qFormat/>
     <w:rsid w:val="0028283E"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="texto41">
     <w:name w:val="texto41"/>
     <w:rsid w:val="00724C61"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:hint="default"/>
       <w:color w:val="444444"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00EF58DE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="003B37D5"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F1798"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00667BAA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB13D3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB13D3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB13D3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB13D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB13D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dates">
+    <w:name w:val="Dates"/>
+    <w:basedOn w:val="Sinespaciado"/>
+    <w:link w:val="DatesCar"/>
     <w:qFormat/>
-    <w:rsid w:val="00704D57"/>
+    <w:rsid w:val="000E1FB6"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
+    <w:name w:val="Sin espaciado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Sinespaciado"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DatesCar">
+    <w:name w:val="Dates Car"/>
+    <w:basedOn w:val="SinespaciadoCar"/>
+    <w:link w:val="Dates"/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliations">
+    <w:name w:val="Affiliations"/>
+    <w:basedOn w:val="Encabezado"/>
+    <w:link w:val="AffiliationsCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AffiliationsCar">
+    <w:name w:val="Affiliations Car"/>
+    <w:basedOn w:val="EncabezadoCar"/>
+    <w:link w:val="Affiliations"/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authorsnames">
+    <w:name w:val="Authors names"/>
+    <w:basedOn w:val="Encabezado"/>
+    <w:link w:val="AuthorsnamesCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorsnamesCar">
+    <w:name w:val="Authors names Car"/>
+    <w:basedOn w:val="EncabezadoCar"/>
+    <w:link w:val="Authorsnames"/>
+    <w:rsid w:val="000E1FB6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ArticlesTitle">
+    <w:name w:val="Article's Title"/>
+    <w:basedOn w:val="Encabezado"/>
+    <w:link w:val="ArticlesTitleCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002109A2"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ArticlesTitleCar">
+    <w:name w:val="Article's Title Car"/>
+    <w:basedOn w:val="EncabezadoCar"/>
+    <w:link w:val="ArticlesTitle"/>
+    <w:rsid w:val="002109A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:aliases w:val="Título 1;Title1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00522B30"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF6972"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:aliases w:val="Title 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A7EE7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:i/>
-      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablesandfigures">
+    <w:name w:val="Tables and figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TablesandfiguresCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A66E0E"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TablesandfiguresCar">
+    <w:name w:val="Tables and figures Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Tablesandfigures"/>
+    <w:rsid w:val="00A66E0E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3">
+    <w:name w:val="Title 3"/>
+    <w:basedOn w:val="Ttulo3"/>
+    <w:link w:val="Title3Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="00321BB4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Title3Car">
+    <w:name w:val="Title 3 Car"/>
+    <w:basedOn w:val="Ttulo2Car"/>
+    <w:link w:val="Title3"/>
+    <w:rsid w:val="00321BB4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="28334432">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1684821526">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5881,50 +6763,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="748623747">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="67771585">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="606428184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1036539499">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6005,63 +6900,50 @@
         <w:div w:id="171647480">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="997074446">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
-    </w:div>
-[...11 lines deleted...]
-      </w:divBdr>
     </w:div>
     <w:div w:id="2015572762">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1005287640">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6235,229 +7117,282 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2030907140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ozoneaq.gsfc.nasa.gov/omps/ozone-hole/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ozoneaq.gsfc.nasa.gov/blogs/data/2016/09/status-ozone-hole-2016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/nlmcatalog/journals" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efm.leeds.ac.uk/~mark/ISIabbr/M_abrvjt.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejemplo.org/xxxxx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institution.org/xxxxx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.universidad.edu/xxxxx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/apsphysics/image/upload/APS_Journals_Style_Guide_Authors022326_rwlapn.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nd/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nd/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/momento" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2347932559004F7E94E6EC28C332BE1C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A058D18F-2CE4-4C45-951D-814AC18E5A0C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B86CC6" w:rsidRDefault="00A75FBF" w:rsidP="00A75FBF">
           <w:pPr>
             <w:pStyle w:val="2347932559004F7E94E6EC28C332BE1C"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:color w:val="44546A" w:themeColor="text2"/>
+              <w:color w:val="0E2841" w:themeColor="text2"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>[Type the document title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
-    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Ancizar sans">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A75FBF"/>
     <w:rsid w:val="00007B6D"/>
     <w:rsid w:val="00035A7E"/>
     <w:rsid w:val="0004024B"/>
     <w:rsid w:val="001247A2"/>
-    <w:rsid w:val="001324E6"/>
+    <w:rsid w:val="0020039F"/>
+    <w:rsid w:val="00212356"/>
+    <w:rsid w:val="002A62E2"/>
     <w:rsid w:val="003246B0"/>
-    <w:rsid w:val="004114DD"/>
-    <w:rsid w:val="00420E74"/>
+    <w:rsid w:val="003B53CB"/>
+    <w:rsid w:val="003B6B3B"/>
+    <w:rsid w:val="003D437A"/>
+    <w:rsid w:val="003F126B"/>
+    <w:rsid w:val="004225A6"/>
+    <w:rsid w:val="004C45A9"/>
+    <w:rsid w:val="004E5597"/>
+    <w:rsid w:val="00580562"/>
     <w:rsid w:val="006A029D"/>
     <w:rsid w:val="00754848"/>
-    <w:rsid w:val="0084463D"/>
-    <w:rsid w:val="00900792"/>
+    <w:rsid w:val="00830688"/>
+    <w:rsid w:val="00836EA1"/>
+    <w:rsid w:val="008848A1"/>
+    <w:rsid w:val="008B5680"/>
     <w:rsid w:val="009C44FC"/>
+    <w:rsid w:val="009D7033"/>
+    <w:rsid w:val="00A047A5"/>
+    <w:rsid w:val="00A528E9"/>
     <w:rsid w:val="00A75FBF"/>
-    <w:rsid w:val="00AF6FB1"/>
+    <w:rsid w:val="00B70497"/>
     <w:rsid w:val="00B86CC6"/>
+    <w:rsid w:val="00C05C4B"/>
+    <w:rsid w:val="00D604AF"/>
+    <w:rsid w:val="00D663D6"/>
     <w:rsid w:val="00E76DE3"/>
     <w:rsid w:val="00EE3F2A"/>
     <w:rsid w:val="00EE40F4"/>
+    <w:rsid w:val="00EF158A"/>
+    <w:rsid w:val="00F02B54"/>
+    <w:rsid w:val="00F83836"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6535,98 +7470,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6694,59 +7632,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6807,88 +7736,87 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF6FB1"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2347932559004F7E94E6EC28C332BE1C">
     <w:name w:val="2347932559004F7E94E6EC28C332BE1C"/>
     <w:rsid w:val="00A75FBF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -7167,86 +8095,86 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC44CA02-21FD-4E2C-BE08-10FB1E925BAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7980F4-D2BC-4423-B470-0294AC0F3441}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5284</Characters>
+  <Pages>7</Pages>
+  <Words>1919</Words>
+  <Characters>10805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>284</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>MOMENTO                               Physics Magazine, No. #, Month Year</vt:lpstr>
-      <vt:lpstr>MOMENTO                               Physics Magazine, No. #, Month Year</vt:lpstr>
+      <vt:lpstr>MOMENTO Revista de Física, No. #, Mes Año</vt:lpstr>
+      <vt:lpstr>MOMENTO                               Revista de Física, No. #, Mes Año</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6198</CharactersWithSpaces>
+  <CharactersWithSpaces>12623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MOMENTO                               Revista de Física, No. #, Month Year</dc:title>
+  <dc:title>MOMENTO Revista de Física, No. #, Mes Año</dc:title>
   <dc:creator>MONICA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>