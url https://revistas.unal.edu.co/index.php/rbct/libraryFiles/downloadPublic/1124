--- v1 (2026-02-12)
+++ v2 (2026-04-07)
@@ -1,4651 +1,6037 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-word.attachedToolbars"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="04921C33" w14:textId="46F602E3" w:rsidR="00EF42AD" w:rsidRPr="00420857" w:rsidRDefault="007D0C80" w:rsidP="008477DD">
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="3757E583" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Ejemplo del formato de un artículo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745094C9" w14:textId="77777777" w:rsidR="00EF42AD" w:rsidRPr="00420857" w:rsidRDefault="00EF42AD" w:rsidP="004F7AA0">
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="420C97AD" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78238D74" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>formatting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06F69188" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68426FA1" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRPr="003F152D" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00660DD9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Néstor Rojas-</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00426C72">
-[...21 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00660DD9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Reyes</w:t>
       </w:r>
-      <w:r w:rsidR="00EF42AD" w:rsidRPr="001A65D3">
+      <w:r w:rsidRPr="00660DD9">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00046B5E" w:rsidRPr="00426C72">
-[...20 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00660DD9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A65D3" w:rsidRPr="00267004">
-[...28 lines deleted...]
-      <w:r w:rsidR="001A65D3" w:rsidRPr="00267004">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4EDA3413" w14:textId="5BE39F96" w:rsidR="00EF42AD" w:rsidRPr="00720058" w:rsidRDefault="007D0C80" w:rsidP="00CB0CC9">
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="390C1B0B" wp14:editId="20763FED">
+            <wp:extent cx="182605" cy="154315"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="155388556" name="image2.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1799716700" name="image2.png">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="182605" cy="154315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00660DD9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Sandra Díaz-Bello</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660DD9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660DD9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="737F3326" wp14:editId="71DA20A7">
+            <wp:extent cx="182605" cy="154315"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="2131282051" name="image2.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2131282051" name="image2.png">
+                      <a:hlinkClick r:id="rId10"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="182605" cy="154315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Adrián Gómez- Zapata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F152D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58239D94" wp14:editId="69611ACB">
+            <wp:extent cx="182605" cy="154315"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="722569645" name="image2.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="722569645" name="image2.png">
+                      <a:hlinkClick r:id="rId11"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="182605" cy="154315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C161EE" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRPr="00660DD9" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D6DDA0" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...26 lines deleted...]
-        <w:t>6 s</w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Institute of Minerals – CIMEX, Faculty of Mines, National University of Colombia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D4DCA64" wp14:editId="3C5A46B4">
+            <wp:extent cx="195442" cy="140702"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1799716699" name="image1.jpg" descr="¿Qué es ROR? – SCImago">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1799716699" name="image1.jpg" descr="¿Qué es ROR? – SCImago">
+                      <a:hlinkClick r:id="rId12"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="195442" cy="140702"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , Medellín, Colombia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660DD9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nrrojasr@unal.edu.co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F152D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fbolanosm@unal.edu.co</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48938600" w14:textId="346CDA1B" w:rsidR="00924F8A" w:rsidRPr="00F36131" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institución Universitaria Pascual Bravo, Facultad de Ingeniería, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E574234" wp14:editId="2493A46D">
+            <wp:extent cx="195442" cy="140702"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="380017836" name="image1.jpg" descr="¿Qué es ROR? – SCImago">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId14"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="380017836" name="image1.jpg" descr="¿Qué es ROR? – SCImago">
+                      <a:hlinkClick r:id="rId14"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="195442" cy="140702"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Medellín, Colombia. adrian.gomez@pascualbravo.edu.co</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8896C0" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRPr="00F36131" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADB5433" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3A28BB" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Recibido: 6 septiembre 2012. Recibido en formato revisado: 1 noviembre 2013. Aceptado: 25 noviembre 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11395FAF" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61187691" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02898926" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este es un ejemplo de un artículo formateado para nuestra revista. Note que este texto es digitado en Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FD0C5F">
-[...5 lines deleted...]
-        <w:t>eptiembre</w:t>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB0CC9" w:rsidRPr="007D0C80">
-[...106 lines deleted...]
-        <w:pStyle w:val="ADYNAAbstrac"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>, tamaño 9, justificado, con la palabra Resumen en negrilla, Tipo título y en una línea separada. La longitud del resumen no excede 150 palabras. También, note que las palabras clave están separadas por un punto y coma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715F1C91" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D7D57F" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>: formato del manuscrito; manuscrito listo para impresión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B264C6B" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474E7232" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="es-CO"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C5FBB">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Note que este texto es digitado en Times New </w:t>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277FD363" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This is an example of an article formatted for our journal. Note that this text is typed in Times New Roman, size 9, justified, with the word Abstract in bold, Type title and in a separate line. Abstract length does not exceed 150 words. Also, note that keywords are separated by semicolon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDD5407" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EED934B" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: manuscript formatting; camera-ready manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B387CBC" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:sectPr w:rsidR="004A29AB">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:pgSz w:w="12242" w:h="15842"/>
+          <w:pgMar w:top="958" w:right="958" w:bottom="958" w:left="958" w:header="964" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211625FE" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Formato</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="69BC581D" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798D3E60" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>1.1 Tamaño del papel, márgenes, columnas y párrafos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9EF404" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F042321" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El manuscrito debe prepararse en papel tamaño carta con márgenes de 2,2 cm en los lados superior e inferior, de 1,69 cm en los lados interior y exterior y 0,7 cm de encuadernación. El texto está escrito en dos columnas con 0,40 cm de espacio entre columnas. Todos los textos del manuscrito están compuestos, utilizando la fuente Time New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC4957C" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilice la fuente Time New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tamaño de 10 puntos para párrafos de texto normales. La primera línea de cada párrafo tiene una sangría de 0,5 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA7907B" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435EC81A" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:lang w:val="es-CO"/>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Encabezados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="262F6C62" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045DA467" w14:textId="07ED7038" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The maximum allowed deep of headings in the manuscript is three. Headings are numerated using Arabic numbers. Primary headings use bold face, and size 10. Secondary headings use bold face, italics and size 10. Tertiary headings use normal text and size 10, for example</w:t>
+      </w:r>
+      <w:r w:rsidR="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="ref1" w:history="1">
+        <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>[1]</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1778AAC2" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3B95D1" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>1.2.1 Ejemplo de un encabezado terciario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EF3564" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDFF539" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Tablas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CF78E0" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625D1C3D" w14:textId="7604C12E" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las tablas y figuras ocupan todo el ancho de la columna. Use figuras y tablas de dos columnas de ancho solo cuando sea absolutamente necesario. Las tablas tienen el título arriba y las figuras tienen el título abajo. Todas las tablas y figuras se numeran consecutivamente utilizando números arábigos. Presentamos un ejemplo del formato correcto de las tablas y figuras en la </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="tabla1"/>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK  \l "tabla1"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Tabla 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y la </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="figura1"/>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK  \l "figura1"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Fig. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00924F8A" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...60 lines deleted...]
-      <w:r w:rsidR="00B17492" w:rsidRPr="007D0C80">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Localice las tablas y figuras cerca de la primera referencia a ellas, preferiblemente al principio o al final de cada columna. No use abreviaturas en los encabezados de columna. Para los títulos de las tablas y figuras, y el texto de las tablas, utilice la fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con un tamaño de 8 puntos. Utilice sólo líneas horizontales. Evite el texto en negrita</w:t>
+      </w:r>
+      <w:r w:rsidR="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="ref2" w:history="1">
+        <w:r w:rsidR="00924F8A" w:rsidRPr="00C30F17">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>[2]</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00924F8A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29113B89" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1525B56A" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Tabla 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AD514A" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ejemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tabla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...504 lines deleted...]
-        <w:t>Ejemplo de una tabla.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="4851" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1613"/>
         <w:gridCol w:w="1618"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F0BFD" w14:paraId="68313292" w14:textId="77777777" w:rsidTr="003F73BF">
+      <w:tr w:rsidR="004A29AB" w14:paraId="1C303B45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="681F4A06" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="2E145D0D" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Modelo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1613" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1367A94A" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="5E42750B" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Idóneo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3690FF1D" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...18 lines deleted...]
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAD (RMSE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58399331" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="7397C663" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Previsión</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="20A2AF6A" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...18 lines deleted...]
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MAD (RMSE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F0BFD" w14:paraId="3CDBF3F5" w14:textId="77777777" w:rsidTr="003F73BF">
+      <w:tr w:rsidR="004A29AB" w14:paraId="12F079F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="426DF98F" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="015E7DAB" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SARIMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1613" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="100BB9B8" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="2107B40F" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00276969">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>36.11 (52.30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CE0885C" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="3F935A00" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">51,88 </w:t>
-[...7 lines deleted...]
-              <w:t>(60,20)</w:t>
+              <w:t>51,88 (60,20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F0BFD" w14:paraId="1CFBD1A4" w14:textId="77777777" w:rsidTr="003F73BF">
+      <w:tr w:rsidR="004A29AB" w14:paraId="02277CD3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D2AE33B" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="2E83F7A9" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Modelo propuesto</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Modelo </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>propuesto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1613" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="515C377B" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="17C0DCB3" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>35.93 (50.89)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59C95CD9" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
+          <w:p w14:paraId="5CDF6B62" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="es"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">47,68 </w:t>
-[...7 lines deleted...]
-              <w:t>(60,06)</w:t>
+              <w:t>47,68 (60,06)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03A64E22" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRPr="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="003F73BF">
-[...27 lines deleted...]
-          <w:lang w:val="es"/>
+    <w:p w14:paraId="3FEC658C" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Fuente: Adaptado de Dvorak y Ferraz-Mello, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B007CDB" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC2DBF7" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Ecuaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A7D56B1" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2573947A" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las ecuaciones deben ser numeradas consecutivamente. Utilice el editor de ecuaciones integrado proporcionado por Microsoft Word. Utilice la convención estándar para las matemáticas tipográficas: letras en cursiva para variables escalares y constantes, letras minúsculas en negrita para vectores y letras mayúsculas en negrita para matrices. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ejemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>todas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las variables </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eq. (1) son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>escalares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215EB133" w14:textId="77777777" w:rsidR="00681624" w:rsidRPr="003F0BFD" w:rsidRDefault="00681624" w:rsidP="00E82B0B">
-[...114 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5E13CD6E" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="4851" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4322"/>
         <w:gridCol w:w="529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00752300" w14:paraId="053D3839" w14:textId="77777777" w:rsidTr="00752300">
+      <w:tr w:rsidR="004A29AB" w14:paraId="17CC5F7E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4322" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7009DAEB" w14:textId="77777777" w:rsidR="00752300" w:rsidRDefault="00752300" w:rsidP="00752300">
+          <w:p w14:paraId="38BCEF3F" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:lang w:val="es-CO"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>f</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                       <m:t>x</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                    <w:lang w:val="es-CO"/>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                       <m:t>1</m:t>
                     </m:r>
                   </m:num>
                   <m:den>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                       <m:t>σ</m:t>
                     </m:r>
                     <m:rad>
                       <m:radPr>
                         <m:degHide m:val="1"/>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                            <w:lang w:val="es-CO"/>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:radPr>
                       <m:deg/>
                       <m:e>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                            <w:lang w:val="es-CO"/>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                           </w:rPr>
                           <m:t>2π</m:t>
                         </m:r>
                       </m:e>
                     </m:rad>
                   </m:den>
                 </m:f>
-                <m:func>
-                  <m:funcPr>
+                <m:box>
+                  <m:boxPr>
+                    <m:opEmu m:val="1"/>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
-                  </m:funcPr>
-                  <m:fName>
+                  </m:boxPr>
+                  <m:e>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                        <w:lang w:val="es-CO"/>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                       </w:rPr>
                       <m:t>exp</m:t>
                     </m:r>
-                  </m:fName>
+                  </m:e>
+                </m:box>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>exp</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+                <m:d>
+                  <m:dPr>
+                    <m:begChr m:val="["/>
+                    <m:endChr m:val="]"/>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
                   <m:e>
-                    <m:d>
-[...2 lines deleted...]
-                        <m:endChr m:val="]"/>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                      </w:rPr>
+                      <m:t>-</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
                         <m:ctrlPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                            <w:lang w:val="es-CO"/>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                           </w:rPr>
                         </m:ctrlPr>
-                      </m:dPr>
-                      <m:e>
+                      </m:fPr>
+                      <m:num>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...1 lines deleted...]
-                            <w:lang w:val="es-CO"/>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                           </w:rPr>
-                          <m:t>-</m:t>
+                          <m:t>1</m:t>
                         </m:r>
-                        <m:f>
-                          <m:fPr>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
                             <m:ctrlPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                                <w:lang w:val="es-CO"/>
+                                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                               </w:rPr>
                             </m:ctrlPr>
-                          </m:fPr>
-[...31 lines deleted...]
-                          </m:sSupPr>
+                          </m:dPr>
                           <m:e>
-                            <m:d>
-                              <m:dPr>
+                            <m:f>
+                              <m:fPr>
                                 <m:ctrlPr>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-[...2 lines deleted...]
-                                    <w:lang w:val="es-CO"/>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                                   </w:rPr>
                                 </m:ctrlPr>
-                              </m:dPr>
-[...34 lines deleted...]
-                            </m:d>
+                              </m:fPr>
+                              <m:num>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                                  </w:rPr>
+                                  <m:t>x-μ</m:t>
+                                </m:r>
+                              </m:num>
+                              <m:den>
+                                <m:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                                  </w:rPr>
+                                  <m:t>σ</m:t>
+                                </m:r>
+                              </m:den>
+                            </m:f>
                           </m:e>
-                          <m:sup>
-[...9 lines deleted...]
-                        </m:sSup>
+                        </m:d>
                       </m:e>
-                    </m:d>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                          </w:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
                   </m:e>
-                </m:func>
+                </m:d>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45205A83" w14:textId="77777777" w:rsidR="00752300" w:rsidRDefault="00752300" w:rsidP="00752300">
+          <w:p w14:paraId="43330826" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18A29403" w14:textId="77777777" w:rsidR="00752300" w:rsidRDefault="00752300" w:rsidP="00EF42AD">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="16781568" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D9E5D7" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="705A7F11" wp14:editId="5AC9A26A">
-            <wp:extent cx="3201901" cy="2750716"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5176AF63" wp14:editId="51334966">
+            <wp:extent cx="3248375" cy="2790641"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Imagen 3"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="1799716700" name="image5.png"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3248375" cy="2790641"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3047F7B0" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRPr="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="00490806">
+    <w:p w14:paraId="1D531F48" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="20"/>
-[...21 lines deleted...]
-          <w:lang w:val="es"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Figura 1. Parcela de una superficie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> no lineal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0D1B">
-[...3 lines deleted...]
-          <w:lang w:val="es"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C6CCA3" w14:textId="53F5F6A6" w:rsidR="00CE0D1B" w:rsidRPr="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="0062155B">
+    <w:p w14:paraId="18E3CD26" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="20"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="2CA56E5F" w14:textId="77777777" w:rsidR="00752300" w:rsidRPr="003F0BFD" w:rsidRDefault="00752300" w:rsidP="00752300">
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Fuente: Anderson, 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7641E2EC" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="20"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="251676FE" w14:textId="77777777" w:rsidR="003F0BFD" w:rsidRPr="003F0BFD" w:rsidRDefault="0059674A" w:rsidP="00032001">
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AB79CF" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456CE0A0" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Bibliografía</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de referencia, tablas y figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF23F93" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119D59C8" w14:textId="44B31C3C" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>En el texto, las referencias bibliográficas utilizan [1,2] en vez de [1][2]; [1-3] en lugar de [1][2][3] o [1,2,3] o [1], [2], [3]. Para referencias de figuras use Fig. 1 en cambio de la Figura 1; Fig. 1, 2, 5 en lugar de la Figura 1, Figura 2 y Figura 5, o Figuras 1, 2 y 5. Utilice la Fig. 1-5 en vez de la Fig. 1, 2, 3, 4 y 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8A0075" w14:textId="77777777" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para ecuaciones use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>eq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>. (1) en lugar de ecuación 1; usar (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>eq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1) en cambio de (ecuación 1); Utilice la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Ec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (1)-(5) en vez de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Ec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>. (1), (2), (3), (4), (5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2904CC4F" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Estándar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de citación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381EB144" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C834AE2" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilice el siguiente estándar de citación en las referencias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DC7707" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCF007D" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>libros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A5AED9" w14:textId="77777777" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...405 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B6567">
-[...8 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Masters, T. Neural Network Recipes in C++. Academic Press, New York, USA, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407B931E" w14:textId="77777777" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dvorak, R. and Ferraz-Mello, S., Eds., A comparison of the dynamical evolution of planetary systems, Springer, Austria, 2004. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="sthash.TMeZ8aSQ.dpuf" w:history="1">
+        <w:r w:rsidRPr="00C30F17">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00C30F17">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>10.1007/1-4020-4466-6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6735E97F" w14:textId="70F9F6BD" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="00000000" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Para el capítulo en un libro impreso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4BAAB8" w14:textId="1F425A5C" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Moyor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>, M.A., Evaluación del lenguaje de ingeniería, en: Verdugo–Alonso, J., Evaluación curricular: una guía para la intervención del ingeniero, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed., Salvat, Madrid, España, 1994, pp. 324-344.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AABA11" w14:textId="2B09A638" w:rsidR="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hoyles, C., and Noss, R., What can digital technologies take from and bring to research in mathematics education? in: Bishop, A.J., et al., Second International Handbook of Mathematics Education, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition, Kluwer Academic, Dordrecht, Netherlands, 2003, pp. 323-349. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00C30F17">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/978-94-010-0273-8_11</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D816702" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:r>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>artículos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conferencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78599F33" w14:textId="6BC2E6D9" w:rsidR="004A29AB" w:rsidRDefault="00C30F17">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Jeng, J.-T., Chuang, C.-C., and Chuang, C.-T., Support vector regression based LTS-CPBUM neural networks, Proceedings of SICE Annual Conference (SICE), pp. 215-220, 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213D61D0" w14:textId="63342763" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
-        <w:ind w:left="357" w:hanging="357"/>
-[...70 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kobus, M., Guerrero, C.D., Labrador, M.A., and Pérez, R.A., CSTEP: Transferring Computer Science Community College Students to Four-year Universities. ASEE Annual Conference and Exposition, (ASEE 2009), Austin, TX., 2009. https://soa.asee.org/paper/conference/paper-view.cfm?id=12459.</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADE2CD2" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Para libro electrónico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DDE810" w14:textId="77777777" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000773BE">
-[...3 lines deleted...]
-        <w:t>Moyor</w:t>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Pumarino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000773BE">
-[...8 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., La propiedad intelectual en ambientes digitales educativos [en línea], Revisión sistemática, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>DoucUC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Santiago, Chile, 2004. [consulta, 18 de octubre de 2005]. Disponible en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00C30F17">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>https://www.uca.es/dept/psicologia/bvsss/csalud/memoria/pdf/tecnologia.htlm</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33FE9A3C" w14:textId="73428464" w:rsidR="004A29AB" w:rsidRPr="00C30F17" w:rsidRDefault="00000000" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Para el capítulo en libro electrónico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357B0ECC" w14:textId="49DED650" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anderson, S., Multimedia en Internet [en línea], Agencia de Evaluación de Tecnologías Multimedia, California, USA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>1998  [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: May 16th </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1998], Cap. 6, Formación y acreditación de modelos multimedia. Available at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00C30F17">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>https://www.usu.edu./sanderso/multinet.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FEDAB84" w14:textId="4CF38672" w:rsidR="004A29AB" w:rsidRDefault="00000000" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disertaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559393E7" w14:textId="6D86748F" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="80"/>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kawasaki, N., Parametric study of thermal and chemical nonequilibrium nozzle flow, MSc. Thesis, Department of Electronic Engineering, Osaka University, Osaka, Japan, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3761BD3A" w14:textId="77777777" w:rsidR="00C30F17" w:rsidRPr="00C30F17" w:rsidRDefault="00C30F17" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Williams, J.O., Narrow-band analyzer, PhD Dissertation, Department of Electrical Engineering, Harvard University, Cambridge, MA, USA, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5586DF00" w14:textId="31236EE3" w:rsidR="004A29AB" w:rsidRDefault="00000000" w:rsidP="00C30F17">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000773BE">
-        <w:t>Hoyles</w:t>
+      <w:r>
+        <w:t>revistas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000773BE">
-        <w:t xml:space="preserve">, C. and </w:t>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3225E96E" w14:textId="3C69862B" w:rsidR="004A29AB" w:rsidRPr="00912271" w:rsidRDefault="00C30F17" w:rsidP="00912271">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ghiassi, M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000773BE">
-        <w:t>Noss</w:t>
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Saidane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000773BE">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="000773BE">
+      <w:r w:rsidRPr="00C30F17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., and Zimbra, D.K., A dynamic artificial neural network for forecasting time series events. International Journal of Forecasting, 21(2), pp. 341-362, 2005. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00C30F17">
           <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>http://dx.doi.org/10.1007/978-94-010-0273-8_11</w:t>
+          <w:t>https://doi.org/10.1016/j.ijforecast.2004.10.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DC8A334" w14:textId="77777777" w:rsidR="0039618E" w:rsidRPr="00A61586" w:rsidRDefault="0039618E" w:rsidP="00356DC0">
-[...14 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+    <w:p w14:paraId="7378E00C" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Para Revista Electrónica sin DOI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC48014" w14:textId="04D767F2" w:rsidR="00912271" w:rsidRPr="00912271" w:rsidRDefault="00912271" w:rsidP="00912271">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">[1] </w:t>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sánchez, A., and Delgado, L., Estado oclusal y rendimiento masticatorio. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A61586">
-        <w:t>Jeng</w:t>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Odontológica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A61586">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A61586">
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Venezolana, [Online]. 44(2), pp.176-183, .2006. [date of reference July </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2007]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00912271">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>http://ve.scielo.org/scielo.php?script=sci_arttext&amp;pid=S0001-63652006000200005&amp;lng=es</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BC25F1" w14:textId="11FEF9DE" w:rsidR="004A29AB" w:rsidRPr="00912271" w:rsidRDefault="00000000" w:rsidP="00912271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Para Revista Electrónica con DOI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8BA85D" w14:textId="77777777" w:rsidR="00912271" w:rsidRPr="00912271" w:rsidRDefault="00912271" w:rsidP="00912271">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="80"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AD250B">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gonçalves, M., Fox, E., and Watson, L., Towards a digital library theory: a formal digital library ontology, International Journal on Digital Libraries, 8(2), pp. 91-114, 2008.  DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00912271">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s00799-008-0033-1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD250B">
-[...54 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="3B1E7E17" w14:textId="2D902943" w:rsidR="004A29AB" w:rsidRDefault="00000000" w:rsidP="00912271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD250B">
-[...14 lines deleted...]
-        <w:pStyle w:val="ADYNABibliografia"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE846B2" w14:textId="4A09F621" w:rsidR="004A29AB" w:rsidRPr="00912271" w:rsidRDefault="00912271" w:rsidP="00912271">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="80"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>García–Guadarrama, J., Informe de Ingeniería Ambiental, División de Estudios de Posgrados de la Facultad de Ingeniería, UNAM, México DF, México, 2007, 89 P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ECF7F4" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF10495" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB"/>
+    <w:p w14:paraId="2F49CA21" w14:textId="26B397DB" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="ref1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Velásquez-Henao, J.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Branch-Bedoya, J.W.</w:t>
+      </w:r>
+      <w:r w:rsidR="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Examples in the classroom: pattern classification using the R language, DYNA, 79(173), pp. 81-88, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDC3386" w14:textId="36E5A4C2" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="ref2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Velásquez-Henao, J.D., Rueda-Mejía, V.M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Franco-Cardona, J.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Electricity demand forecasting using a SARIMA- multiplicative single neuron hybrid model, DYNA, 80(180), pp. 4-8, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B165DB" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9D7C05" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>N. Rojas-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Reyes:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a BSc. Eng. in Metallurgical Engineering from the Universidad </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t>Pumarino</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Pedagógica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> A. la propiedad intelectual en ambientes digitales educativos [en línea], Revisión sistemática, Santiago, hile, </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t>DoucUC</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Tecnológica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E92249">
-[...13 lines deleted...]
-          <w:t>http://www.uca.es/dept/psicologia/bvsss/csalud/memoria/pdf/tecnologia.htlm</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Colombia. He earned his MSc. in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Engineering Sciences, with a specialization in Extractive Metallurgy, from the Universidad de Concepción, Chile, and completed his DSc. In Engineering Sciences with a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>focus on Materials Science at the Universidad Nacional de Colombia. He is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>currently a Full Professor at the Universidad Nacional de Colombia, Medellín campus, and is a researcher at the CIMEX Mineral Institute. His research interests encompass the characterization of minerals, the hydrometallurgy of precious metals, the recovery of metals from waste materials, and the rheology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>of mineral suspensions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5333A8A4" w14:textId="77777777" w:rsidR="00912271" w:rsidRPr="00912271" w:rsidRDefault="00912271" w:rsidP="00912271">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00912271">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>0000-0002-1644-471X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21636FC3" w14:textId="77777777" w:rsidR="0039618E" w:rsidRPr="003A7469" w:rsidRDefault="0039618E" w:rsidP="006467D1">
-[...30 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3AAB9027" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743E03C8" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRPr="0015110A" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t>1998  [</w:t>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S.C. Diaz-Bello</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">date of </w:t>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is BSc. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eng. in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t>reference</w:t>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Metallurgical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> May 16 </w:t>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E92249">
-[...3 lines deleted...]
-        <w:t>th</w:t>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E92249">
-[...10 lines deleted...]
-          <w:t>http://www.usu.edu./sanderso/multinet.pdf</w:t>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad Pedagógica y Tecnológica de Colombia, Tunja, Colombia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>She</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a MSc</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. in Metallurgy and Materials science and a PhD in Engineering,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Materials Science and Materials Technology. She teaches in the Faculty of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Environmental Engineering and is a member of the CIGAN research group,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>all at the Universidad Santo Tomás, Tunja, Colombia. Her research focuses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015110A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>on new construction materials, renewable energies, circular economies and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extractive metallurgy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A240260" w14:textId="518606A4" w:rsidR="00924F8A" w:rsidRDefault="00912271" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00912271">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>0000-0002-2982-6717</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66D23EB3" w14:textId="77777777" w:rsidR="0039618E" w:rsidRPr="00A61586" w:rsidRDefault="0039618E" w:rsidP="00C22879">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="552C889C" w14:textId="77777777" w:rsidR="00912271" w:rsidRPr="0015110A" w:rsidRDefault="00912271" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61586">
-[...54 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="227BD3F3" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRPr="0015110A" w:rsidRDefault="00924F8A" w:rsidP="00924F8A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A.A. Gómez-Zapata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an Industrial Instrumentation Technologist and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>BSc. Eng. in Instrumentation and Control Engineer all of them from the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Politécnico Colombiano Jaime Isaza Cadavid, Medellín, Colombia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>He has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a MSc. and PhD in Engineering, Materials and Processes, and Materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Science and Technology from the Universidad Nacional de Colombia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medellín campus. He is an Occasional Full Time Professor at the </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E92249">
-        <w:t>Ghiassi</w:t>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Institutción</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E92249">
-        <w:t xml:space="preserve">, M., </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E92249">
-        <w:t>Saidane</w:t>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Universitaria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E92249">
-[...7 lines deleted...]
-          <w:t>http://dx.doi.org/10.1016/j.ijforecast.2004.10.008</w:t>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pascual Bravo, Medellín. He is particularly interested and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>experienced in the synthesis and characterization of nanostructured materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for applications in energy, mining, biomaterials, alternative energies, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>agro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>industrial waste, environmental and -in general- the solution or mitigation of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36131">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>negative environmental effects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646D9F51" w14:textId="77777777" w:rsidR="00912271" w:rsidRPr="00912271" w:rsidRDefault="00912271" w:rsidP="00912271">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912271">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00912271">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>0000-0002-3536-1629</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59CBBC60" w14:textId="6260A26D" w:rsidR="0039618E" w:rsidRPr="0039618E" w:rsidRDefault="0039618E" w:rsidP="00114E09">
-[...514 lines deleted...]
-    <w:sectPr w:rsidR="000773BE" w:rsidRPr="0039618E" w:rsidSect="001032E0">
+    <w:p w14:paraId="0385F43D" w14:textId="77777777" w:rsidR="00924F8A" w:rsidRDefault="00924F8A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00924F8A">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
-[...1 lines deleted...]
-      <w:cols w:num="2" w:space="227"/>
+      <w:pgSz w:w="12242" w:h="15842"/>
+      <w:pgMar w:top="958" w:right="958" w:bottom="958" w:left="958" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:num="2" w:space="720" w:equalWidth="0">
+        <w:col w:w="5049" w:space="227"/>
+        <w:col w:w="5049" w:space="0"/>
+      </w:cols>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1F9EA2" w14:textId="77777777" w:rsidR="006659E8" w:rsidRDefault="006659E8" w:rsidP="0099410F">
+    <w:p w14:paraId="61675A26" w14:textId="77777777" w:rsidR="00D35805" w:rsidRDefault="00D35805">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E88574" w14:textId="77777777" w:rsidR="006659E8" w:rsidRDefault="006659E8" w:rsidP="0099410F">
+    <w:p w14:paraId="2304079C" w14:textId="77777777" w:rsidR="00D35805" w:rsidRDefault="00D35805">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{87FCFD4C-48A5-46B9-BE67-543E120EFEB7}"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{7AFE6B46-DD55-4B98-9703-F03E8645C5B6}"/>
+    <w:embedBoldItalic r:id="rId3" w:fontKey="{2DCC7E24-8721-4AC6-B215-BB8CDCC3D565}"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{31CD2225-8E47-4A72-8C10-A6F535BCC1CE}"/>
+  </w:font>
+  <w:font w:name="EB Garamond">
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="02000413" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{690061A1-4CCE-4548-9D72-EE91CEB29604}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{4CC97438-D931-4885-AB4A-89F23633200B}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{82F0B84F-BD94-460A-B536-C12C7F6CD8BF}"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{657AD194-3834-4215-B80A-84519F41A19F}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{DCD84607-DE38-4B37-A50A-CD3994C7C825}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="099B5005" w14:textId="77777777" w:rsidR="00870B94" w:rsidRDefault="00530880" w:rsidP="00372740">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27F0D42B" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00870B94">
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="26597715" w14:textId="77777777" w:rsidR="00870B94" w:rsidRDefault="00870B94">
+  <w:p w14:paraId="5D083F93" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D2A9595" w14:textId="77777777" w:rsidR="00870B94" w:rsidRPr="00BB7DA2" w:rsidRDefault="00530880" w:rsidP="00832F4D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48BF5DB4" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
       <w:spacing w:before="200"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BB7DA2">
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00870B94" w:rsidRPr="00832F4D">
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BB7DA2">
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00183848">
+    <w:r w:rsidR="00924F8A">
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
         <w:noProof/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB7DA2">
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25B95304" w14:textId="77777777" w:rsidR="00870B94" w:rsidRPr="00372740" w:rsidRDefault="00870B94" w:rsidP="00832F4D">
+  <w:p w14:paraId="707A8DEA" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4252"/>
-        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="center" w:pos="5103"/>
       </w:tabs>
       <w:spacing w:before="200"/>
       <w:rPr>
-        <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2207277A" w14:textId="675AB2EA" w:rsidR="00EB3FA8" w:rsidRPr="001840D2" w:rsidRDefault="00EB3FA8" w:rsidP="00EB3FA8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E9A79D5" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="TituloArticulo"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:spacing w:before="200"/>
+      <w:jc w:val="center"/>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001840D2">
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t>Universidad Nacional de Colombia.</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Universidad Nacional de Colombia.     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B63748B" wp14:editId="717ADB19">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA9A802" wp14:editId="07913018">
           <wp:extent cx="417600" cy="147600"/>
           <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
-          <wp:docPr id="1" name="Imagen 1" descr="Creative Commons License"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1799716702" name="image1.png" descr="Creative Commons License">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="Creative Commons License"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1799716702" name="image1.png" descr="Creative Commons License">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId2"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="417600" cy="147600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07824572" w14:textId="783E700B" w:rsidR="003A7469" w:rsidRPr="00EB3FA8" w:rsidRDefault="003A2D25" w:rsidP="00EB3FA8">
+  <w:p w14:paraId="7740A742" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="TituloArticulo"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003A2D25">
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
-        <w:rFonts w:ascii="Imprint MT Shadow" w:hAnsi="Imprint MT Shadow"/>
+        <w:rFonts w:ascii="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t>BOLETÍN DE CIENCIAS DE LA TIERRA</w:t>
     </w:r>
-    <w:r w:rsidR="00EB3FA8" w:rsidRPr="003A2D25">
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> 54, pp. 1-2. Enero – </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t>54</w:t>
+      <w:t>Junio</w:t>
     </w:r>
-    <w:r w:rsidR="00EB3FA8" w:rsidRPr="003A2D25">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t>,</w:t>
+      <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
-    <w:r w:rsidR="00EB3FA8" w:rsidRPr="003A2D25">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00924F8A">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-CO"/>
+      </w:rPr>
+      <w:t>. .</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00924F8A">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-CO"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ISSN 0120-3630</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="065D88BD" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> pp. 1-2. </w:t>
-[...1 lines deleted...]
-    <w:r>
+    </w:pPr>
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:color w:val="000000"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t>enero</w:t>
+      <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
-    <w:r w:rsidRPr="007D0C80">
+    <w:r w:rsidR="004A29AB">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="004A29AB" w:rsidRPr="00C30F17">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2024 – junio </w:t>
+      <w:instrText>HYPERLINK "https://doi.org/10.15446/rbct.n58.119607" \h</w:instrText>
     </w:r>
-    <w:r w:rsidR="00EB3FA8" w:rsidRPr="007D0C80">
+    <w:r w:rsidR="004A29AB">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004A29AB" w:rsidRPr="00924F8A">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:color w:val="000000"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>https://doi.org/</w:t>
     </w:r>
-    <w:r w:rsidRPr="007D0C80">
-[...5 lines deleted...]
-      <w:t>2</w:t>
+    <w:r w:rsidR="004A29AB">
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00EB3FA8" w:rsidRPr="007D0C80">
-[...20 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId3">
+      <w:r w:rsidR="004A29AB" w:rsidRPr="00924F8A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>10.15446/rbct</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E1A537" w14:textId="77777777" w:rsidR="006659E8" w:rsidRDefault="006659E8" w:rsidP="0099410F">
+    <w:p w14:paraId="0BAB0661" w14:textId="77777777" w:rsidR="00D35805" w:rsidRDefault="00D35805">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A631921" w14:textId="77777777" w:rsidR="006659E8" w:rsidRDefault="006659E8" w:rsidP="0099410F">
+    <w:p w14:paraId="63F2F3F0" w14:textId="77777777" w:rsidR="00D35805" w:rsidRDefault="00D35805">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F630052" w14:textId="03D2BC0B" w:rsidR="00870B94" w:rsidRPr="00EB3FA8" w:rsidRDefault="003A2D25" w:rsidP="00EB3FA8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3909D3DF" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4252"/>
-        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CC33C33" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="center" w:pos="5103"/>
       </w:tabs>
       <w:spacing w:after="280"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003A2D25">
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
-        <w:rFonts w:ascii="Imprint MT Shadow" w:hAnsi="Imprint MT Shadow"/>
+        <w:rFonts w:ascii="EB Garamond" w:eastAsia="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t>BOLETÍN DE CIENCIAS DE LA TIERRA</w:t>
     </w:r>
-    <w:r w:rsidRPr="003A2D25">
+    <w:r w:rsidRPr="00924F8A">
       <w:rPr>
-        <w:sz w:val="16"/>
-[...22 lines deleted...]
-      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t xml:space="preserve"> pp. 1-2. </w:t>
+      <w:t xml:space="preserve"> 54, pp. 1-2. </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>April</w:t>
+      <w:t>April,</w:t>
     </w:r>
-    <w:r w:rsidRPr="003A7469">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, 2014</w:t>
-[...6 lines deleted...]
-      <w:t>.</w:t>
+      <w:t xml:space="preserve"> 2024.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="590D6539" w14:textId="77777777" w:rsidR="00D45A25" w:rsidRDefault="00D45A25"/>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BECC529" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB"/>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tablaconcuadrcula"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblStyle w:val="a1"/>
+      <w:tblW w:w="9929" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3778"/>
       <w:gridCol w:w="6151"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D45A25" w:rsidRPr="006314C9" w14:paraId="4A0A4D8C" w14:textId="77777777" w:rsidTr="00D45A25">
+    <w:tr w:rsidR="004A29AB" w14:paraId="62411A4C" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="1557"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3778" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="332EB24C" w14:textId="23BB1C99" w:rsidR="00D45A25" w:rsidRPr="00D45A25" w:rsidRDefault="00D45A25" w:rsidP="00D45A25">
+        <w:p w14:paraId="655469E5" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="4252"/>
-              <w:tab w:val="clear" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
               <w:tab w:val="center" w:pos="5103"/>
               <w:tab w:val="right" w:pos="10348"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D45A25">
+          <w:r w:rsidRPr="00924F8A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
-            <w:t>BOLET</w:t>
-[...17 lines deleted...]
-            <w:t>N</w:t>
+            <w:t>BOLETÍN</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5EF39C17" w14:textId="77777777" w:rsidR="00D45A25" w:rsidRPr="00D45A25" w:rsidRDefault="00D45A25" w:rsidP="00D45A25">
+        <w:p w14:paraId="726F5247" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="4252"/>
-              <w:tab w:val="clear" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
               <w:tab w:val="center" w:pos="5103"/>
               <w:tab w:val="right" w:pos="10348"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D45A25">
+          <w:r w:rsidRPr="00924F8A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>DE</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B1D5545" w14:textId="5103E7B0" w:rsidR="00D45A25" w:rsidRPr="00D45A25" w:rsidRDefault="00D45A25" w:rsidP="00D45A25">
+        <w:p w14:paraId="33B450B3" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="4252"/>
-              <w:tab w:val="clear" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
               <w:tab w:val="center" w:pos="5103"/>
               <w:tab w:val="right" w:pos="10348"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D45A25">
+          <w:r w:rsidRPr="00924F8A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>CIENCIAS DE LA TIERRA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4982FBB0" w14:textId="42B8157E" w:rsidR="00870B94" w:rsidRPr="00D45A25" w:rsidRDefault="00D45A25" w:rsidP="00D45A25">
+        <w:p w14:paraId="2788B3E0" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRPr="00924F8A" w:rsidRDefault="004A29AB">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="4252"/>
-              <w:tab w:val="clear" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
               <w:tab w:val="center" w:pos="5103"/>
               <w:tab w:val="right" w:pos="10348"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:szCs w:val="20"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D45A25">
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00C30F17">
             <w:rPr>
-              <w:szCs w:val="20"/>
+              <w:lang w:val="es-CO"/>
+            </w:rPr>
+            <w:instrText>HYPERLINK "https://revistas.unal.edu.co/index.php/rbct/index" \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00924F8A">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>https://revistas.unal.edu.co/index.php/rbct/index</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6151" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7C50FD17" w14:textId="4D77CE64" w:rsidR="00E10CE5" w:rsidRPr="00D45A25" w:rsidRDefault="00D45A25" w:rsidP="003B6567">
+        <w:p w14:paraId="426971D7" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="4252"/>
-              <w:tab w:val="clear" w:pos="8504"/>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
               <w:tab w:val="center" w:pos="5103"/>
               <w:tab w:val="right" w:pos="10348"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:color w:val="000000"/>
               <w:sz w:val="76"/>
               <w:szCs w:val="76"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
+              <w:color w:val="000000"/>
               <w:sz w:val="76"/>
               <w:szCs w:val="76"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="736E0436" wp14:editId="50043BD2">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B6A6FF4" wp14:editId="0D55ABBA">
                 <wp:extent cx="1930052" cy="819150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="8" name="Imagen 8"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1799716703" name="image4.png"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 11"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image4.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1949759" cy="827514"/>
+                          <a:ext cx="1930052" cy="819150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="084DC6CF" w14:textId="77777777" w:rsidR="00870B94" w:rsidRPr="003A7469" w:rsidRDefault="00870B94" w:rsidP="005917DE">
+  <w:p w14:paraId="769AC39A" w14:textId="77777777" w:rsidR="004A29AB" w:rsidRDefault="004A29AB">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8222"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
-        <w:lang w:val="en-US"/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="116F798A"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="1EC05792"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AD763E98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...111 lines deleted...]
-      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="97067134">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564610DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CAE53FA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="[%1]"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="624A76AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="803C11A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BF1B84"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="6EE46744"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D3B0BE44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB043C8"/>
+    <w:nsid w:val="6FC8214A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4644246C"/>
+    <w:tmpl w:val="92CC18D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="705B2F50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A79805D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4677,1335 +6063,630 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo7"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo8"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo9"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="763B0CEC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2586B6E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9157BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7567E16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B8E3D54"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F985A0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FA1280A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6406CDF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...217 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A6CC6818">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="[%1]"/>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...512 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="720"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="720"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="507251367">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="7800976">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2045667032">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1500272592">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="5" w16cid:durableId="19937831">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6" w16cid:durableId="1556618514">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="7" w16cid:durableId="742488794">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="8" w16cid:durableId="2116435420">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1709068076">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1879929749">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:mirrorMargins/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009404B2"/>
-[...201 lines deleted...]
-    <w:rsid w:val="00FE0D0C"/>
+    <w:rsidRoot w:val="004A29AB"/>
+    <w:rsid w:val="000536AA"/>
+    <w:rsid w:val="004A29AB"/>
+    <w:rsid w:val="00912271"/>
+    <w:rsid w:val="00924F8A"/>
+    <w:rsid w:val="00930C85"/>
+    <w:rsid w:val="00C30F17"/>
+    <w:rsid w:val="00D35805"/>
+    <w:rsid w:val="00E62B49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1EE595AF"/>
-  <w15:docId w15:val="{04218D8F-8375-4572-90CD-50C413B5CBD4}"/>
+  <w14:docId w14:val="54891AAA"/>
+  <w15:docId w15:val="{6205CD0B-B436-4FE1-940D-0A61771502F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6021,76 +6702,76 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6113,78 +6794,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6219,55 +6900,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6338,329 +7019,309 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="007C5FBB"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="ADYNA_Título 01"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00455605"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="ADYNA_Título 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CD6899"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:ind w:left="576" w:hanging="576"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
-    <w:aliases w:val="ADYNA_Título 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
-[...24 lines deleted...]
-    <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007C5FBB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:hanging="864"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD759E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="243F61"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD759E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="243F61"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD759E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD759E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD759E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:aliases w:val="ADYNA_Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo2"/>
     <w:rsid w:val="00CD6899"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0099410F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
@@ -6692,177 +7353,168 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0099410F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0099410F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0099410F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Times New Roman" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="007C5FBB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="00B050"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A60E69"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00633050"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:aliases w:val="ADYNA_Título 01 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00455605"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:aliases w:val="ADYNA_Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CD6899"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:aliases w:val="ADYNA_Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007C5FBB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0070C0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD759E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
     <w:name w:val="Título 6 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD759E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
     <w:name w:val="Título 7 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD759E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
@@ -6995,110 +7647,105 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00372740"/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00752300"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:rsid w:val="003B6567"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="negritarojo">
     <w:name w:val="negritarojo"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="003B6567"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="003B6567"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00392545"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+      <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNABibliografia">
     <w:name w:val="ADYNA_Bibliografia"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00395217"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007C5FBB"/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasisintenso">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="007C5FBB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00B050"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citadestacada">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitadestacadaCar"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="007C5FBB"/>
     <w:pPr>
@@ -7121,87 +7768,69 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Citadestacada"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="007C5FBB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNAAbstrac">
     <w:name w:val="ADYNA_Abstrac"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007C5FBB"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNATitulo1">
     <w:name w:val="ADYNA_Titulo 1"/>
-    <w:basedOn w:val="Ttulo1"/>
     <w:rsid w:val="007C5FBB"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNATitulo2">
     <w:name w:val="ADYNA_Titulo 2"/>
-    <w:basedOn w:val="Ttulo2"/>
     <w:rsid w:val="007C5FBB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:ind w:left="576" w:hanging="576"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNATitulo3">
     <w:name w:val="ADYNA_Titulo 3"/>
-    <w:basedOn w:val="Ttulo2"/>
     <w:rsid w:val="007C5FBB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:ind w:left="576" w:hanging="576"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:i w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNATabla">
     <w:name w:val="ADYNA_Tabla"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007C5FBB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNAFiliacion">
     <w:name w:val="ADYNA_Filiacion"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007C5FBB"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
@@ -7264,171 +7893,142 @@
     <w:rsid w:val="004020BD"/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004020BD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D45A25"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00574B57"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...103 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/attachedToolbars" Target="attachedToolbars.bin"/></Relationships>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1016/j.ijforecast.2004.10.008" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usu.edu./sanderso/multinet.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.es/dept/psicologia/bvsss/csalud/memoria/pdf/tecnologia.htlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi:10.1007/s00799-008-0033-1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-010-0273-8_11" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actaodontologica.com/44_2_2006/estado_oclusal_rendimiento_masticatorio.asp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usu.edu./sanderso/multinet.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/059yx9a68" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.es/dept/psicologia/bvsss/csalud/memoria/pdf/tecnologia.htlm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00799-008-0033-1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3536-1629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-010-0273-8_11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3536-1629" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/1-4020-4466-6?urlappend=%3Futm_source%3Dresearchgate.net%26utm_medium%3Darticle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ve.scielo.org/scielo.php?script=sci_arttext&amp;pid=S0001-63652006000200005&amp;lng=es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2982-6717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2982-6717" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00s1b0733" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/1-4020-4466-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ijforecast.2004.10.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1644-471X" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1644-471X" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15446/rbct" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7677,83 +8277,94 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miSw0ouMJSqr+Iq8qWDzIidrnUI9w==">CgMxLjA4AHIhMW03X3YzeVkwcWVRN3FPOERVdnVkTU01UGV5ZWFVQi02</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97BE766D-C45D-401F-90B0-DD9CBAFB0B2B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1366</Words>
-  <Characters>7513</Characters>
+  <Words>1684</Words>
+  <Characters>9267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>2 Tablas y figuras</vt:lpstr>
+      <vt:lpstr>3 Ecuaciones</vt:lpstr>
+      <vt:lpstr>4 Bibliografía de referencia, tablas y figuras</vt:lpstr>
+      <vt:lpstr>References</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RevolucionUnattended</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8862</CharactersWithSpaces>
+  <CharactersWithSpaces>10930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Amilkar Alvarez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>