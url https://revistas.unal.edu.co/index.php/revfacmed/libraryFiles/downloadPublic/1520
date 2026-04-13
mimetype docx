--- v0 (2025-12-29)
+++ v1 (2026-04-13)
@@ -6,55 +6,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="746CB419" w14:textId="14359003" w:rsidR="009111E7" w:rsidRPr="00D3614A" w:rsidRDefault="00000000" w:rsidP="00D3614A">
+    <w:p w14:paraId="746CB419" w14:textId="14359003" w:rsidR="009111E7" w:rsidRPr="00D3614A" w:rsidRDefault="00363649" w:rsidP="00D3614A">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DECLARACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -70,1514 +70,1769 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PUBLICACIÓN EN INGLÉS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09460F0F" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FBC5C2F" w14:textId="7DC266F5" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FBC5C2F" w14:textId="3B5C19D1" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los firmantes, actuando en nombre y representación propia, en nuestra calidad de autores del artículo [Nombre del artículo], </w:t>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidR="004D468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abajo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">firmantes, actuando en nombre y representación propia, en nuestra calidad de autores del artículo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del artículo]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>enviado a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la Revista de la Facultad de Medicina de la Universidad Nacional de Colombia (Rev. </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> la Revista de la Facultad de Medicina de la Universidad Nacional de Colombia </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Fac</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>para iniciar proceso editorial de publicación</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58295795" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="58295795" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:before="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
         </w:rPr>
-        <w:t>DECLARAMOS</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ECLARAMOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4511C72B" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4511C72B" w14:textId="579F3711" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">QUE, </w:t>
-[...33 lines deleted...]
-        <w:t>. y que, una vez revisada y aprobada la traducción por nosotros, el artículo será publicado en inglés.</w:t>
+        <w:t>QUE</w:t>
+      </w:r>
+      <w:r w:rsidR="00531766">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si el artículo es enviado en español y es aceptado para publicación, aceptamos que sus contenidos sean traducidos al inglés por la traductora oficial de la </w:t>
+      </w:r>
+      <w:r w:rsidR="004D468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>revista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que, una vez revisada y aprobada la traducción por nosotros, el artículo será publicado en </w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>dicho idioma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5612A6DE" w14:textId="7FCB8F9B" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5612A6DE" w14:textId="12106524" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">QUE, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> si bien el servicio de traducción profesional no involucra gasto alguno para los autores, nos comprometemos a leer en su totalidad la traducción realizada por la traductora oficial de la revista una vez </w:t>
+        <w:t>QUE</w:t>
+      </w:r>
+      <w:r w:rsidR="00531766">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si bien el servicio de traducción profesional no </w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>implica algún</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gasto </w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">económico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>para los autores, nos comprometemos a leer en su totalid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>ad la traducción realizada por la traductora oficial de la revista</w:t>
+      </w:r>
+      <w:r w:rsidR="004D468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con el fin de </w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>responder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>todas las dudas o comentarios que puedan surgir en el proceso de traducción</w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>, realizar correcciones (si aplica)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprobar la</w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">nos </w:t>
-[...5 lines deleted...]
-        <w:t>sea enviada con el fin de dar respuesta a todas las dudas o comentarios que puedan surgir en el proceso de traducción y, una vez solventadas todas las dudas y realizadas las correcciones sugeridas, aprobar la</w:t>
+        <w:t xml:space="preserve"> versión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> versión</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">en inglés </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t>para publicación final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24988238" w14:textId="65371569" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24988238" w14:textId="1A04C104" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, si el artículo es enviado en inglés, </w:t>
+      <w:r w:rsidR="00531766">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si el artículo es enviado en inglés, </w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t>durante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el envío en el portal </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> el envío en el portal OJS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la revista (paso 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adjuntamos </w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>carta firmada por un traductor oficial con amplia experiencia en tr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>aducción/redacción de textos biomédicos en la que afirma que ha traducido o ha realizado la corrección de estilo del artículo y que el mismo cumple con los estándares del inglés biomédico (redacción clara y natural, y uso adecuado de terminología). En todo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> caso, aceptamos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si luego de la lectura del artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="0007614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el equipo </w:t>
+      </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">de la revista (paso 2) </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">adjuntamos carta firmada por un traductor oficial con amplia experiencia en traducción/redacción de textos biomédicos en la que afirma que ha traducido o ha realizado la corrección de estilo del artículo y que el mismo cumple con los más altos estándares del inglés biomédico (redacción clara y natural, y uso adecuado de terminología). En todo caso, aceptamos que, si luego de la lectura del artículo, el equipo </w:t>
+        <w:t xml:space="preserve">editorial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidR="004D468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>revista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determina que el texto no cumple con los requisitos mínimos de idioma, este deberá revisarse nuevamente por un profesional especializado de manera externa para un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>nuevo envío</w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">editorial </w:t>
-[...33 lines deleted...]
-        <w:t>. determina que el texto no cumple con los requisitos mínimos de idioma, este deberá revisarse nuevamente por un profesional especializado de manera externa para un nuevo envío</w:t>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá enviarse en español</w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> y que, en caso contrario, será rechazado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C86395" w14:textId="0541226C" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09C86395" w14:textId="16E41EF6" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">QUE, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">una vez el artículo sea aprobado para publicación, no </w:t>
+        <w:t>una vez el artículo sea aprobado para publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="004D468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y sea traducido al inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">lo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t>retiraremos sin una justa causa, y que</w:t>
+        <w:t xml:space="preserve">retiraremos </w:t>
+      </w:r>
+      <w:r w:rsidR="004D468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la revista </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>sin una justa causa, y que</w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> en caso de hacerlo</w:t>
       </w:r>
       <w:r w:rsidR="00D3614A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comprendemos que dicho acto acarreará acciones legales en </w:t>
+        <w:t xml:space="preserve"> comprendem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os que dicho acto acarreará acciones legales en defensa del patrimonio de la Universidad Nacional </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>defensa del patrimonio de la Universidad Nacional de Colombia, puesto que el proceso editorial de cada artículo, incluyendo la traducción al inglés, conlleva un coste que es asumido por la institución.</w:t>
+        <w:t>de Colombia, puesto que el proceso editorial de cada artículo, incluyendo la traducción al inglés, conlleva un coste que es asumido por la institución.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A0F84F" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="67A0F84F" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2562DCD9" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2562DCD9" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
-        <w:t>Para constancia se firma a los [XX] días de [MES] de [AÑO].</w:t>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constancia se firma a los [XX] días de [MES] de [AÑO].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBF24C2" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
-        <w:tblW w:w="8686" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1232"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1603"/>
+        <w:gridCol w:w="2645"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009111E7" w14:paraId="09494256" w14:textId="77777777">
+      <w:tr w:rsidR="004D468F" w14:paraId="09494256" w14:textId="77777777" w:rsidTr="00E76244">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1020" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF1FB99" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BF1FB99" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1683" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4DDD3E" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D4DDD3E" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nombre completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1269" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2D8A5C" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
-[...55 lines deleted...]
-          <w:p w14:paraId="0817E753" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0817E753" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Correo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1243" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1028" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181218AC" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="181218AC" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009111E7" w14:paraId="5A2411B6" w14:textId="77777777">
+      <w:tr w:rsidR="004D468F" w14:paraId="5A2411B6" w14:textId="77777777" w:rsidTr="00E76244">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A828FC8" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A828FC8" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Autor principal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD2C621" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="5DD2C621" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1683" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A07D9AB" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="7A07D9AB" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1269" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3674BA" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="54F182C9" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1028" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3628C3EF" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
-[...33 lines deleted...]
-          <w:p w14:paraId="5033467D" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="5033467D" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009111E7" w14:paraId="353C3CE8" w14:textId="77777777">
+      <w:tr w:rsidR="004D468F" w14:paraId="353C3CE8" w14:textId="77777777" w:rsidTr="00E76244">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34C846F7" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="34C846F7" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02572F07" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="02572F07" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1683" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65B3C2FB" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="65B3C2FB" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1269" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4C142B" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="3A52AF9A" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1028" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAE7F33" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
-[...33 lines deleted...]
-          <w:p w14:paraId="11278C40" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="11278C40" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009111E7" w14:paraId="519FC38F" w14:textId="77777777">
+      <w:tr w:rsidR="004D468F" w14:paraId="519FC38F" w14:textId="77777777" w:rsidTr="00E76244">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62F958F6" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62F958F6" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12D6B68D" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="12D6B68D" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1683" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52260940" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="52260940" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1269" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="183DC7C6" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="64CA1E21" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1028" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1525C382" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
-[...33 lines deleted...]
-          <w:p w14:paraId="38F2B1E7" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="38F2B1E7" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009111E7" w14:paraId="39931893" w14:textId="77777777">
+      <w:tr w:rsidR="004D468F" w14:paraId="39931893" w14:textId="77777777" w:rsidTr="00E76244">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="791E1A37" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="791E1A37" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E0A4F2" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="12E0A4F2" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1683" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F24A038" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="4F24A038" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1269" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B23690C" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="17152CED" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1028" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2881CFFF" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
-[...33 lines deleted...]
-          <w:p w14:paraId="226937EC" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="226937EC" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009111E7" w14:paraId="32791F1A" w14:textId="77777777">
+      <w:tr w:rsidR="004D468F" w14:paraId="32791F1A" w14:textId="77777777" w:rsidTr="00E76244">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B228FF3" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B228FF3" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F9413B" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="57F9413B" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1683" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10485A1D" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="10485A1D" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1254" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1269" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42B5D0AB" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="7988F300" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1028" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54130A8F" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
-[...33 lines deleted...]
-          <w:p w14:paraId="15DF4C27" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+          <w:p w14:paraId="15DF4C27" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BAB055B" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+    <w:p w14:paraId="14FF922E" w14:textId="77777777" w:rsidR="00335AD7" w:rsidRPr="00865179" w:rsidRDefault="00335AD7" w:rsidP="00335AD7">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Agregar más </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en caso de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que haya más </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>coautores)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AF956E4" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3002D7C3" w14:textId="1B768631" w:rsidR="004D468F" w:rsidRPr="004D468F" w:rsidRDefault="00335AD7" w:rsidP="00335AD7">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>(Agregar más en caso de ser más coautores)</w:t>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento debe ser firmado por todos los autores y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ser cargado en el paso 2 del envío en el portal OJS de la Revista.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009111E7">
+    <w:sectPr w:rsidR="004D468F" w:rsidRPr="004D468F">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1259" w:right="2211" w:bottom="2211" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F1241EF" w14:textId="77777777" w:rsidR="00CA3D8A" w:rsidRDefault="00CA3D8A">
+    <w:p w14:paraId="38A37526" w14:textId="77777777" w:rsidR="00363649" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34FD23F0" w14:textId="77777777" w:rsidR="00CA3D8A" w:rsidRDefault="00CA3D8A">
+    <w:p w14:paraId="219AEEDC" w14:textId="77777777" w:rsidR="00363649" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{443097A8-9375-4660-9C34-EFA1A8E16FE4}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E6077CB1-EF73-40A7-A9B1-94A7CB81BFA8}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A6744CF6-8D30-4C84-99EB-0F48DF8B2608}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{C6CC0B3E-F4A2-4509-893B-81A0866E54A0}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{566719E4-8FA3-4726-88C8-17CFE8E35E05}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{E996A869-E1F0-444A-8F77-BB0F2A053668}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{E0BE2B4B-A34E-432F-A573-F922A6BD4C6B}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{260F12FB-FDC7-4903-B9E4-3C2B13A901DD}"/>
   </w:font>
   <w:font w:name="Ancizar Sans Regular">
     <w:altName w:val="Ancizar Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Ancizar Sans Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans Regular Italic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{DF639CF4-86C4-4D3E-A686-CBDD5DB38CD9}"/>
-    <w:embedItalic r:id="rId7" w:fontKey="{ACC43A64-5086-44A0-9460-668F46CE0E21}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{5DA58E86-41F5-486F-B425-221B31D46A66}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{181145BD-8FA8-4415-BF79-0D8BC0B2B408}"/>
   </w:font>
   <w:font w:name="Ancizar Sans">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0602040300000003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{4190A7D1-D936-44A4-94B1-BE86FDF27770}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{F9F488A4-F842-4ECC-97FF-A00C6E26794D}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10391FCF" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10391FCF" w14:textId="3DCB0076" w:rsidR="009111E7" w:rsidRDefault="004D468F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="143FCE6D" wp14:editId="0DD13BFD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-9525</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-457835</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3329940" cy="542925"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="Rectangle 17"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3329940" cy="542925"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C673868" w14:textId="60DF2438" w:rsidR="009111E7" w:rsidRDefault="00363649">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>[Página</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:b/>
+                              <w:color w:val="C0504D"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="0047326E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">2 </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">de 2] </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5F715A13" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="00363649">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Elaboró: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004D468F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Cristhian López y Natalia Rojas</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> – </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3BFF78C3" w14:textId="7BDAE697" w:rsidR="004D468F" w:rsidRDefault="004D468F">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Coordinador y Asistente editorial</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6A5BBD0E" w14:textId="356C961D" w:rsidR="009111E7" w:rsidRDefault="004D468F" w:rsidP="004D468F">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista de la Facultad de Medicina</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <w:pict>
+            <v:rect w14:anchorId="143FCE6D" id="Rectangle 17" o:spid="_x0000_s1027" style="position:absolute;margin-left:-.75pt;margin-top:-36.05pt;width:262.2pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDniJmSsgEAAE4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx260x4hTDigwD&#10;ii1Auw9QZCkWoNtIJXb+fpSSJru8DfMDTVIyeXh4vHyYnGUHBWiC7/h8VnOmvAy98buOf39Zv7vn&#10;DJPwvbDBq44fFfKH1ds3yzG2qglDsL0CRkU8tmPs+JBSbKsK5aCcwFmIytOhDuBEohB2VQ9ipOrO&#10;Vk1dv6/GAH2EIBUiZR9Ph3xV6mutZPqmNarEbMcJWyoWit1mW62Wot2BiIORZxjiH1A4YTw1vZR6&#10;FEmwPZi/SjkjIWDQaSaDq4LWRqoyA00zr/+Y5nkQUZVZiByMF5rw/5WVXw/PcQNEwxixRXLzFJMG&#10;l9+Ej02FrOOFLDUlJil5c9MsFrfEqaSzu9tm0dxlNqvr1xEwfVbBsex0HGgZhSNxeMJ0uvp6JTfz&#10;YW2sLQux/rcE1cyZ6goxe2naTsz0pLrcN2e2oT9ugGGUa0MtnwSmjQDa55yzkXbccfyxF6A4s188&#10;kTi/r+khVZToA+mJAigBOdtXR3g5BNJM4uzkfkpFQSeMH/cpaFPmuWI4g6WlFUbOAsuq+DUut66/&#10;weonAAAA//8DAFBLAwQUAAYACAAAACEABvRg3twAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkblvajkEpTSeEBNdpHeKcJl5brXGqJlvL22NOcLIsf/r/z+VucYO44hR6TwrS&#10;dQICyXjbU6vg8/i+ykGEqMnqwRMq+MYAu+r2ptSF9TMd8FrHVnAIhUIr6GIcCymD6dDpsPYjEt9O&#10;fnI68jq10k565nA3yCxJHqXTPXFDp0d869Cc64vjkq84NoePfX3OTepxM5tT3OdK3d8try8gIi7x&#10;D4ZffVaHip0afyEbxKBglW6Z5PmUpSAY2GbZM4iGyc0DyKqU/z+ofgAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDniJmSsgEAAE4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAG9GDe3AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="5mm,2mm,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C673868" w14:textId="60DF2438" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>[Página</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:b/>
+                        <w:color w:val="C0504D"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="0047326E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:b/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">2 </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">de 2] </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5F715A13" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Elaboró: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004D468F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Cristhian López y Natalia Rojas</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> – </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3BFF78C3" w14:textId="7BDAE697" w:rsidR="004D468F" w:rsidRDefault="004D468F">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordinador y Asistente editorial</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="6A5BBD0E" w14:textId="356C961D" w:rsidR="009111E7" w:rsidRDefault="004D468F" w:rsidP="004D468F">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista de la Facultad de Medicina</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0B846A28" wp14:editId="71E93BB9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4896485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-403224</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="979170" cy="485775"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
           <wp:docPr id="19" name="image2.png" descr="Descripción: D:\Margarita\Trabajo\plantillas\patrimonio.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1643,51 +1898,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="446405"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="09B9F466" wp14:editId="3DE1A33A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="09B9F466" wp14:editId="05DCEA92">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2425700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-444499</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2428875" cy="1000125"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Rectangle 13"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4136325" y="3284700"/>
                         <a:ext cx="2419350" cy="990600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1783,53 +2038,53 @@
                             </w:rPr>
                             <w:t>revista_fmbog@unal.edu.co</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="3E980066" w14:textId="4876C0AC" w:rsidR="009111E7" w:rsidRPr="0047326E" w:rsidRDefault="009111E7">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
-            <v:rect w14:anchorId="09B9F466" id="Rectangle 13" o:spid="_x0000_s1027" style="position:absolute;margin-left:191pt;margin-top:-35pt;width:191.25pt;height:78.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2Oe48ugEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD0vviSNG2MOMWwIsOA&#10;YgvQ7gMUWYoF2JJGKrHz96OUpFnbt2EvMkURhzyHx8uHse/YQQEaZ2teTHLOlJWuMXZX818v68/3&#10;nGEQthGds6rmR4X8YXXzaTn4SpWudV2jgBGIxWrwNW9D8FWWoWxVL3DivLL0qB30ItAVdlkDYiD0&#10;vsvKPJ9ng4PGg5MKkbKPp0e+SvhaKxl+ao0qsK7mNFtIJ6RzG89stRTVDoRvjTyPIf5hil4YS01f&#10;oR5FEGwP5gNUbyQ4dDpMpOszp7WRKnEgNkX+js1zK7xKXEgc9K8y4f+DlT8Oz34DJMPgsUIKI4tR&#10;Qx+/NB8baz4rpvNpecvZsebT8n52l5+FU2NgkgrKWbGY3pK+kioWi3x+KsiuSB4wfFOuZzGoOdBi&#10;kl7i8ISBulPppSQ2tm5tui4tp7NvElQYM9l13BiFcTsy05AD40ZjZuua4wYYerk21PJJYNgIoN0W&#10;nA2075rj770AxVn33ZKg0RwpuCNb0QUu2e0lEFa2jqwTODuFX0My0mm8L/vgtElUru3Pc9LuEsOz&#10;z6I5/r6nquvfsPoDAAD//wMAUEsDBBQABgAIAAAAIQAQ06qz4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcWpvSNlHIpkIgxAUqtfTA0Y23SUS8jmy3Tf8ecyq3Wc1o9k25&#10;Gm0vTuRD5xjhYapAENfOdNwg7L7eJjmIEDUb3TsmhAsFWFW3N6UujDvzhk7b2IhUwqHQCG2MQyFl&#10;qFuyOkzdQJy8g/NWx3T6Rhqvz6nc9nKm1FJa3XH60OqBXlqqf7ZHi/D+eqGOP9dusw6HnR0/5ir6&#10;b8T7u/H5CUSkMV7D8Ief0KFKTHt3ZBNEj/CYz9KWiDDJVBIpkS3nCxB7hDxbgKxK+X9C9QsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2Oe48ugEAAFUDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQ06qz4AAAAAoBAAAPAAAAAAAAAAAAAAAAABQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="09B9F466" id="Rectangle 13" o:spid="_x0000_s1028" style="position:absolute;margin-left:191pt;margin-top:-35pt;width:191.25pt;height:78.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCshfaUugEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD0vviSNG2MOMWwIsOA&#10;YgvQ7gMUWYoF2JJGKrHz96OUpFnbt2EvMkURh+cc0suHse/YQQEaZ2teTHLOlJWuMXZX818v68/3&#10;nGEQthGds6rmR4X8YXXzaTn4SpWudV2jgBGIxWrwNW9D8FWWoWxVL3DivLL0qB30ItAVdlkDYiD0&#10;vsvKPJ9ng4PGg5MKkbKPp0e+SvhaKxl+ao0qsK7mxC2kE9K5jWe2WopqB8K3Rp5piH9g0Qtjqekr&#10;1KMIgu3BfIDqjQSHToeJdH3mtDZSJQ2kpsjfqXluhVdJC5mD/tUm/H+w8sfh2W+AbBg8VkhhVDFq&#10;6OOX+LGx5rNiOp+Wt5wdaz4t72d3+dk4NQYmqaCcFYvpLfkrqWKxyOenguyK5AHDN+V6FoOaAw0m&#10;+SUOTxioO5VeSmJj69am69JwOvsmQYUxk13pxiiM25GZhpjEicbM1jXHDTD0cm2o5ZPAsBFAsy04&#10;G2jeNcffewGKs+67JUPjcqTgjtaKLnDJbi+BsLJ1tDqBs1P4NaRFOtH7sg9OmyTl2v7Mk2aXFJ73&#10;LC7H3/dUdf0bVn8AAAD//wMAUEsDBBQABgAIAAAAIQAQ06qz4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcWpvSNlHIpkIgxAUqtfTA0Y23SUS8jmy3Tf8ecyq3Wc1o9k25&#10;Gm0vTuRD5xjhYapAENfOdNwg7L7eJjmIEDUb3TsmhAsFWFW3N6UujDvzhk7b2IhUwqHQCG2MQyFl&#10;qFuyOkzdQJy8g/NWx3T6Rhqvz6nc9nKm1FJa3XH60OqBXlqqf7ZHi/D+eqGOP9dusw6HnR0/5ir6&#10;b8T7u/H5CUSkMV7D8Ief0KFKTHt3ZBNEj/CYz9KWiDDJVBIpkS3nCxB7hDxbgKxK+X9C9QsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCshfaUugEAAFUDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQ06qz4AAAAAoBAAAPAAAAAAAAAAAAAAAAABQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0ECA5F6D" w14:textId="77777777" w:rsidR="0047326E" w:rsidRDefault="0047326E" w:rsidP="0047326E">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Carrera 30 No. 45 - 03</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="04BBA361" w14:textId="77777777" w:rsidR="0047326E" w:rsidRDefault="0047326E" w:rsidP="0047326E">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
@@ -1892,251 +2147,57 @@
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>revista_fmbog@unal.edu.co</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="3E980066" w14:textId="4876C0AC" w:rsidR="009111E7" w:rsidRPr="0047326E" w:rsidRDefault="009111E7">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                       <w:rPr>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...192 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B9F8644" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B9F8644" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1679EB8F" wp14:editId="5E4E84C5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -2197,445 +2258,527 @@
               </wp:positionV>
               <wp:extent cx="2686050" cy="933450"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="16" name="Rectangle 16"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4007738" y="3318038"/>
                         <a:ext cx="2676525" cy="923925"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D199FB5" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="6D199FB5" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Carrera 30 No. 45 - 03</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0B10D493" w14:textId="20726845" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="0B10D493" w14:textId="20726845" w:rsidR="009111E7" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Facultad de Medicina, Edificio 471 Piso 2, Of.225 </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1FB7BB95" w14:textId="6016E652" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="1FB7BB95" w14:textId="6016E652" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="004D468F">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>57 (1) 3165000 Ext.15161</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="66A41519" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="66A41519" w14:textId="77777777" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="004D468F">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>Bogotá, Colombia</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3FCA5558" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="3FCA5558" w14:textId="77777777" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="004D468F">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>revista_fmbog@unal.edu.co</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5038F513" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+                        <w:p w14:paraId="5038F513" w14:textId="77777777" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="009111E7">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:rect w14:anchorId="05485FC6" id="Rectangle 16" o:spid="_x0000_s1029" style="position:absolute;margin-left:172pt;margin-top:-34pt;width:211.5pt;height:73.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0VTc3uQEAAFUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L3acNWmNKMWwIsOA&#10;YgvQ7gMUWYoF2JJGKrHz96OUpOm627CL/EQRj4+P9PJh7Dt20IDWO8Gnk5Iz7ZRvrNsJ/vNl/fGO&#10;M4zSNbLzTgt+1MgfVjcflkOodeVb3zUaGJE4rIcgeBtjqIsCVat7iRMftKNH46GXka6wKxqQA7H3&#10;XVGV5bwYPDQBvNKIFH08PfJV5jdGq/jDGNSRdYKTtphPyOc2ncVqKesdyNBadZYh/0FFL62joq9U&#10;jzJKtgf7F1VvFXj0Jk6U7wtvjFU690DdTMt33Ty3MujcC5mD4dUm/H+06vvhOWyAbBgC1kgwdTEa&#10;6NOX9LFR8E9luVjMaJJHwWez6V1JOBunx8gUJVTzxfy2uuVMUcZ9NbsnTAnFlSkAxq/a9ywBwYEG&#10;k/2ShyeMp9RLSirs/Np2Xa7RuT8CxJkixVVuQnHcjsw2JC/VTZGtb44bYBjU2lLJJ4lxI4FmO+Vs&#10;oHkLjr/2EjRn3TdHhqblyGBBa0UXuES3FyCdaj2tTuTsBL/EvEgneZ/30RubW7mWP+uk2WUzznuW&#10;luPtPWdd/4bVbwAAAP//AwBQSwMEFAAGAAgAAAAhAAiei9zfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxaG4jSksapEAhxgUotPXB0420SNV5Httumf89yKrc32tHsTLkc&#10;XS9OGGLnScPDVIFAqr3tqNGw/X6fzEHEZMia3hNquGCEZXV7U5rC+jOt8bRJjeAQioXR0KY0FFLG&#10;ukVn4tQPSHzb++BMYhkaaYM5c7jr5aNSuXSmI/7QmgFfW6wPm6PT8PF2wY6+Vn69ivutGz8zlcKP&#10;1vd348sCRMIxXc3wV5+rQ8Wddv5INopew1OW8ZakYZLPGdgxy2cMO4ZnBbIq5f8J1S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEANFU3N7kBAABVAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACJ6L3N8AAAAKAQAADwAAAAAAAAAAAAAAAAATBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6D199FB5" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Carrera 30 No. 45 - 03</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0B10D493" w14:textId="20726845" w:rsidR="009111E7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Facultad de Medicina, Edificio 471 Piso 2, Of.225 </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1FB7BB95" w14:textId="6016E652" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="1FB7BB95" w14:textId="6016E652" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="004D468F">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>57 (1) 3165000 Ext.15161</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="66A41519" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="66A41519" w14:textId="77777777" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="004D468F">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Bogotá, Colombia</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="3FCA5558" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="3FCA5558" w14:textId="77777777" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="004D468F">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>revista_fmbog@unal.edu.co</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5038F513" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="009111E7">
+                  <w:p w14:paraId="5038F513" w14:textId="77777777" w:rsidR="009111E7" w:rsidRPr="004D468F" w:rsidRDefault="009111E7">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="372C117E" wp14:editId="30A7CE17">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-50799</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-419099</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2994025" cy="512445"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Rectangle 14"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3853750" y="3528540"/>
                         <a:ext cx="2984500" cy="502920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16FF676D" w14:textId="25B91566" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="16FF676D" w14:textId="25B91566" w:rsidR="009111E7" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">[Página </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> de 2] </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="5F2F756C" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="4817B282" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F" w:rsidP="004D468F">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="50280D4D" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F" w:rsidP="004D468F">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Coordinador y Asistente editorial</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2B932847" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F" w:rsidP="004D468F">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>Elaboró: Sergio Parra –Auxiliar Administrativo</w:t>
+                            <w:t>Revista de la Facultad de Medicina</w:t>
                           </w:r>
-                        </w:p>
-[...10 lines deleted...]
-                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:rect w14:anchorId="372C117E" id="Rectangle 14" o:spid="_x0000_s1030" style="position:absolute;margin-left:-4pt;margin-top:-33pt;width:235.75pt;height:40.35pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqF8agvgEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD0vthx49U14hRDiwwD&#10;ii1A1w9QZCkWYEsaqcTO349S0qZd34b5QT6kDsjDi5Z309CzgwI0zjZ8Pss5U1a61thdw59/rT9X&#10;nGEQthW9s6rhR4X8bnX1aTn6WhWuc32rgFEQi/XoG96F4OssQ9mpQeDMeWXpUjsYRCATdlkLYqTo&#10;Q58Vef4lGx20HpxUiOR9OF3yVYqvtZLhp9aoAusbTtpCOiGd23hmq6WodyB8Z+RZhvgHFYMwlpK+&#10;hnoQQbA9mA+hBiPBodNhJt2QOa2NVKkGqmae/1XNUye8SrVQc9C/tgn/X1j54/DkN0BtGD3WSDBW&#10;MWkY4p/0sanh11V5fVNS+46Ey6IqF+fGqSkwSYTitlqUOREkMcq8uC0SIbtE8oDhm3IDi6DhQINJ&#10;/RKHRwyUnagvlJjYurXp+zSc3r5zEDF6sovciMK0nZhpG76IE42erWuPG2Do5dpQykeBYSOAZjvn&#10;bKR5Nxx/7wUozvrvlho6r3L6aEOSdUO7RQYkg8D2BQgrO0f7Ezg7wfuQtumk8es+OG1SPRcNZ7E0&#10;wFTmednihry1E+vyJFZ/AAAA//8DAFBLAwQUAAYACAAAACEAyaKbVNsAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LZ0bJSqNJ0QElynFcQ5Tb22WuNUjbeWf485wcm2/PTe&#10;94r94gd1xSn2gQxs1gkoJBeanloDnx9vqwxUZEuNHQKhgW+MsC9vbwqbN2GmI14rbpWYUMytgY55&#10;zLWOrkNv4zqMSPI7hclblnNqdTPZWcz9oB+SJNXe9iQJnR3xtUN3ri5eQr54rI/vh+qcuU3A7exO&#10;fMiMub9bXp5BMS78J4ZffEGHUpjqcKEmqsHAKpMqLDNNZRHBLt0+gqpFuXsCXRb6f4PyBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACoXxqC+AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmim1TbAAAACQEAAA8AAAAAAAAAAAAAAAAAGAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="5mm,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="16FF676D" w14:textId="25B91566" w:rsidR="009111E7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">[Página </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:b/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> de 2] </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="5F2F756C" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="4817B282" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F" w:rsidP="004D468F">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="50280D4D" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F" w:rsidP="004D468F">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordinador y Asistente editorial</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2B932847" w14:textId="77777777" w:rsidR="004D468F" w:rsidRDefault="004D468F" w:rsidP="004D468F">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>Elaboró: Sergio Parra –Auxiliar Administrativo</w:t>
+                      <w:t>Revista de la Facultad de Medicina</w:t>
                     </w:r>
-                  </w:p>
-[...10 lines deleted...]
-                    </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16ABAA80" w14:textId="77777777" w:rsidR="00CA3D8A" w:rsidRDefault="00CA3D8A">
+    <w:p w14:paraId="456B14F8" w14:textId="77777777" w:rsidR="00363649" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="117D13BA" w14:textId="77777777" w:rsidR="00CA3D8A" w:rsidRDefault="00CA3D8A">
+    <w:p w14:paraId="618805CF" w14:textId="77777777" w:rsidR="00363649" w:rsidRDefault="00363649">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40531563" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40531563" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="74CCA02B" wp14:editId="69298156">
@@ -2659,51 +2802,51 @@
                       <a:xfrm>
                         <a:off x="5104383" y="3780000"/>
                         <a:ext cx="483235" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="med" len="med"/>
                         <a:tailEnd type="none" w="med" len="med"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967294" distT="4294967294" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1384299</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3040395</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="483235" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="image10.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image10.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -2744,129 +2887,139 @@
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Rectangle 12"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2241168" y="3605058"/>
                         <a:ext cx="6209665" cy="349885"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="309A0E7D" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="309A0E7D" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Sede Bogotá | Facultad de Medicina | Revista de la Facultad de Medicina</w:t>
+                            <w:t xml:space="preserve">Sede Bogotá | Facultad de Medicina | Revista de la </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:b/>
+                              <w:i/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Facultad de Medicina</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1231899</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-25399</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6219190" cy="359410"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="image4.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image4.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6219190" cy="359410"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00FDEE8F" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="00FDEE8F" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="left" w:pos="705"/>
         <w:tab w:val="left" w:pos="915"/>
         <w:tab w:val="left" w:pos="1565"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4755"/>
         <w:tab w:val="left" w:pos="6750"/>
       </w:tabs>
       <w:spacing w:after="940" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
@@ -2925,51 +3078,51 @@
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4719320" cy="767080"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28B591BB" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00000000">
+  <w:p w14:paraId="28B591BB" w14:textId="77777777" w:rsidR="009111E7" w:rsidRDefault="00363649">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2BF2DB9F" wp14:editId="1EE01B09">
@@ -2993,164 +3146,176 @@
                       <a:xfrm>
                         <a:off x="5104383" y="3780000"/>
                         <a:ext cx="483235" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="med" len="med"/>
                         <a:tailEnd type="none" w="med" len="med"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+        <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967294" distT="4294967294" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1358899</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>2278395</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="483235" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="image7.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image7.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="483235" cy="12700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009111E7"/>
+    <w:rsid w:val="0007614A"/>
+    <w:rsid w:val="00335AD7"/>
+    <w:rsid w:val="00363649"/>
     <w:rsid w:val="00364A69"/>
+    <w:rsid w:val="003E5BB3"/>
     <w:rsid w:val="0047326E"/>
+    <w:rsid w:val="004D468F"/>
+    <w:rsid w:val="00531766"/>
+    <w:rsid w:val="00797E0E"/>
+    <w:rsid w:val="00830ECA"/>
     <w:rsid w:val="00840B4A"/>
     <w:rsid w:val="009111E7"/>
     <w:rsid w:val="00A20838"/>
     <w:rsid w:val="00CA3D8A"/>
+    <w:rsid w:val="00CB7790"/>
     <w:rsid w:val="00D3614A"/>
+    <w:rsid w:val="00E76244"/>
+    <w:rsid w:val="00E855CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1F1950E2"/>
   <w15:docId w15:val="{AADFC341-B6A8-4858-A5D4-450E534DA63D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3504,197 +3669,197 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0079255C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="textocarta">
     <w:name w:val="texto carta"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001715AE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
@@ -3724,283 +3889,283 @@
       <w:ind w:firstLine="300"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Bold" w:hAnsi="Ancizar Sans Bold" w:cs="Ancizar Sans Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:spacing w:val="22"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cargofirmante">
     <w:name w:val="cargo firmante"/>
     <w:basedOn w:val="textocarta"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001715AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Regular Italic" w:hAnsi="Ancizar Sans Regular Italic" w:cs="Ancizar Sans Regular Italic"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E16CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E16CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E16CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafobsico">
     <w:name w:val="[Párrafo básico]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D60F0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times Regular" w:hAnsi="Times Regular" w:cs="Times Regular"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00D62D15"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D6619C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81D8D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D94DFC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:link w:val="Ttulo"/>
     <w:rsid w:val="0079255C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0079255C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0079255C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0079255C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Tablanormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
@@ -4292,50 +4457,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi2o5U7P7jeQKXiXebn5k7b4mywRw==">AMUW2mV4MoM42e8ZxhaPfWLJ+xUGNchp4VS1xzYSPPkYl2tZxsPOtNLge8TzT1daWnfhabTa9SihLNZ+9Zlwty6eNnd+lwLkXOBjnATzMJht8vr2VQX+xTE=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>377</Words>
-  <Characters>2155</Characters>
+  <Words>392</Words>
+  <Characters>2158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2527</CharactersWithSpaces>
+  <CharactersWithSpaces>2545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>