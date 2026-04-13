--- v0 (2025-12-29)
+++ v1 (2026-04-13)
@@ -4,231 +4,321 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="49C74F70" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="7E3F5B38" w14:textId="2D980AAF" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>DECLARACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RESPONSABILIDAD DE AUTORÍA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9B63E2" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6753CEB5" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="6753CEB5" w14:textId="1C472C0F" w:rsidR="0079255C" w:rsidRPr="00254F2E" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Los firmantes, actuando en nombre y representación propia, en nuestra calidad de autores del artículo [Nombre del artículo], sometido para publicación en la Revista de la Faculta de Medicina de la Universidad Nacional de Colombia,</w:t>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abajo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">firmantes, actuando en nombre y representación propia, en nuestra calidad de autores del artículo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00254F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del artículo]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enviado a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>la Revista de la Faculta de Medicina de la Universidad Nacional de Colombia</w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para propósitos de publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00254F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152DEE64" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:before="200" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DECLARAMOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1F36BD" w14:textId="23F32ECC" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="1E1F36BD" w14:textId="4835D821" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hemos contribuido directamente al contenido intelectual del manuscrito</w:t>
+        <w:t xml:space="preserve"> hemos contribuido directamente al contenido intelectual del</w:t>
+      </w:r>
+      <w:r w:rsidR="00254F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> por lo cual estamos en condiciones de hacernos públicamente responsables de él y aceptamos que nuestros nombres figuren en la lista de autores. </w:t>
+        <w:t xml:space="preserve"> por lo cual estamos en condiciones de hacernos públicamente responsables de él y aceptamos que nuestros nombres figuren en la lista de autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E83C448" w14:textId="477F8F3C" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="2E83C448" w14:textId="0B2F47E3" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> el trabajo es original e inédito y que no se enviará a otras revistas mientras se espera la decisión </w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>sobre su</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publicación luego de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F95A8A">
+        <w:t xml:space="preserve"> publicación </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60262">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>completar</w:t>
-      </w:r>
+        <w:t>en la Revista de la Facultad de Medicina de acuerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0999">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60262">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con lo indicado en las diferentes etapas del </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00C60262" w:rsidRPr="00C60262">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>proceso editorial</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el proceso editorial de publicación </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> la Revista de la Facultad de Medicina. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100DCCE9" w14:textId="25C994F0" w:rsidR="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="100DCCE9" w14:textId="22C07547" w:rsidR="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> no existe</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
@@ -259,60 +349,66 @@
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directamente </w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">la realización del </w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>estudio y la redacción del artículo</w:t>
       </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que, de haberlo, son informados en la sección correspondiente</w:t>
+      </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7AB672" w14:textId="7FFDB359" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="7C7AB672" w14:textId="65C6F113" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> para la </w:t>
       </w:r>
@@ -348,1346 +444,1669 @@
         </w:rPr>
         <w:t xml:space="preserve"> vulnerado derechos de autor o de propiedad intelectual de terceros</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y que seremos totalmente responsables ante</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cualquier reclamo</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de este tipo </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F95A8A">
+        <w:t xml:space="preserve"> de este tipo en relación </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0999">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>en relación al</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>con el</w:t>
+      </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> artículo o sus contenidos</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, exonerando de cualquier responsabilidad a la Revista de la Facultad de Medicina y a la Universidad Nacional de Colombia. </w:t>
+        <w:t>, exonerando de cualquier responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la Revista de la Facultad de Medicina y a la Universidad Nacional de Colombia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB62F46" w14:textId="4B03421E" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="0AB62F46" w14:textId="5B7B1A21" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">QUE </w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>en caso de que el artículo sea aceptado para publicación aceptamos que la Revista de la Facultad de Medicina edite y publique el artículo según su</w:t>
+        <w:t xml:space="preserve">en caso de que el </w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>envío</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea aceptado para publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00321292">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aceptamos que la Revista de la Facultad de Medicina edite y publique el artículo según su</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pauta</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>edi</w:t>
       </w:r>
       <w:r w:rsidR="00F95A8A">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">toriales, disponibles en su portal </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F95A8A">
+        <w:t>toriales, disponibles en su portal OJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>OJS</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> conservaremos los derechos morales de autor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEF9C24" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Para constancia se firma a los [XX] días de [MES] de [AÑO].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0645EBD2" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+    <w:p w14:paraId="0645EBD2" w14:textId="77777777" w:rsidR="0079255C" w:rsidRDefault="0079255C" w:rsidP="0079255C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3311637F" w14:textId="77777777" w:rsidR="00321292" w:rsidRDefault="00321292" w:rsidP="0079255C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A725CF1" w14:textId="77777777" w:rsidR="00321292" w:rsidRDefault="00321292" w:rsidP="0079255C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D7DBF2" w14:textId="77777777" w:rsidR="00321292" w:rsidRDefault="00321292" w:rsidP="0079255C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384756ED" w14:textId="77777777" w:rsidR="00321292" w:rsidRPr="0079255C" w:rsidRDefault="00321292" w:rsidP="0079255C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10694" w:type="dxa"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1957"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2051"/>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E6768" w:rsidRPr="00047997" w14:paraId="0E6712C4" w14:textId="77777777" w:rsidTr="00CF111B">
+      <w:tr w:rsidR="00B21889" w:rsidRPr="00047997" w14:paraId="0E6712C4" w14:textId="77777777" w:rsidTr="00B21889">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4374897E" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="4374897E" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Rol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2216" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68CB7512" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="68CB7512" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Nombre completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60572C9F" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00CF111B">
-[...45 lines deleted...]
-          <w:p w14:paraId="0B57BDFC" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="00CF111B" w:rsidP="00047997">
+          <w:p w14:paraId="0B57BDFC" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Grados académicos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40202771" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="40202771" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Correo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C95EB0D" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="2C95EB0D" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6768" w:rsidRPr="00047997" w14:paraId="1EA18AE8" w14:textId="77777777" w:rsidTr="00CF111B">
+      <w:tr w:rsidR="00B21889" w:rsidRPr="00047997" w14:paraId="1EA18AE8" w14:textId="77777777" w:rsidTr="00B21889">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23478FCB" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="23478FCB" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Autor principal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B642721" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="0B642721" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2216" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3DE24D" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="1C3DE24D" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1F5820" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="0684874A" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0684874A" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="2546D62F" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2546D62F" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
-[...16 lines deleted...]
-          <w:p w14:paraId="29939AAC" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="29939AAC" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6768" w:rsidRPr="00047997" w14:paraId="050BF4A5" w14:textId="77777777" w:rsidTr="00CF111B">
+      <w:tr w:rsidR="00B21889" w:rsidRPr="00047997" w14:paraId="050BF4A5" w14:textId="77777777" w:rsidTr="00B21889">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="365AB8A1" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="365AB8A1" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5169C3DE" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="5169C3DE" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2216" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618BEB25" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="618BEB25" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC8DFEE" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="6843801B" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6843801B" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="00967310" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00967310" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
-[...16 lines deleted...]
-          <w:p w14:paraId="26C8EBD4" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="26C8EBD4" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6768" w:rsidRPr="00047997" w14:paraId="67FCB822" w14:textId="77777777" w:rsidTr="00CF111B">
+      <w:tr w:rsidR="00B21889" w:rsidRPr="00047997" w14:paraId="67FCB822" w14:textId="77777777" w:rsidTr="00B21889">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B507A4" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="36B507A4" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59F2E86B" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="59F2E86B" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2216" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CB3E1E" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="56CB3E1E" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1AD84B" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="76E89573" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E89573" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="53BA65AC" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53BA65AC" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
-[...16 lines deleted...]
-          <w:p w14:paraId="30DB4BEE" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="30DB4BEE" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6768" w:rsidRPr="00047997" w14:paraId="2A167061" w14:textId="77777777" w:rsidTr="00CF111B">
+      <w:tr w:rsidR="00B21889" w:rsidRPr="00047997" w14:paraId="2A167061" w14:textId="77777777" w:rsidTr="00B21889">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6530E5E9" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="6530E5E9" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF11BA0" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="1FF11BA0" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2216" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBD85E3" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="7FBD85E3" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24C66195" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="699A5E61" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699A5E61" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="6223937E" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6223937E" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
-[...16 lines deleted...]
-          <w:p w14:paraId="09DE23F7" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="09DE23F7" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6768" w:rsidRPr="00047997" w14:paraId="5115D3F8" w14:textId="77777777" w:rsidTr="00CF111B">
+      <w:tr w:rsidR="00B21889" w:rsidRPr="00047997" w14:paraId="5115D3F8" w14:textId="77777777" w:rsidTr="00B21889">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39E2152D" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="39E2152D" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047997">
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>Coautor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31533451" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="31533451" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2216" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600AE084" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="600AE084" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5400AC" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="5DAA7C5B" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAA7C5B" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="70719FE6" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70719FE6" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
-[...16 lines deleted...]
-          <w:p w14:paraId="52102986" w14:textId="77777777" w:rsidR="0079255C" w:rsidRPr="00047997" w:rsidRDefault="0079255C" w:rsidP="00047997">
+          <w:p w14:paraId="52102986" w14:textId="77777777" w:rsidR="00B21889" w:rsidRPr="00047997" w:rsidRDefault="00B21889" w:rsidP="00047997">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D71A636" w14:textId="77777777" w:rsidR="00B419A5" w:rsidRPr="0079255C" w:rsidRDefault="00B419A5" w:rsidP="0079255C">
+    <w:p w14:paraId="51560FAD" w14:textId="77777777" w:rsidR="0040112B" w:rsidRPr="00865179" w:rsidRDefault="0040112B" w:rsidP="0040112B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Agregar más </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en caso de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que haya más </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>coautores)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C024CA5" w14:textId="77777777" w:rsidR="00500F99" w:rsidRPr="0079255C" w:rsidRDefault="00B419A5" w:rsidP="0079255C">
+    <w:p w14:paraId="1C55DB23" w14:textId="6C933161" w:rsidR="0072543B" w:rsidRPr="0072543B" w:rsidRDefault="0040112B" w:rsidP="0040112B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079255C">
-[...21 lines deleted...]
-        <w:t>autores)</w:t>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento debe ser firmado por todos los autores y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ser cargado en el paso 2 del envío en el portal OJS de la Revista.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00500F99" w:rsidRPr="0079255C" w:rsidSect="0098526A">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="0072543B" w:rsidRPr="0072543B" w:rsidSect="0098526A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1259" w:right="2211" w:bottom="2211" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="238ABA7B" w14:textId="77777777" w:rsidR="00CA0B88" w:rsidRDefault="00CA0B88" w:rsidP="005E16CB">
+    <w:p w14:paraId="53D5202F" w14:textId="77777777" w:rsidR="008B4AEA" w:rsidRDefault="008B4AEA" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FFC7FED" w14:textId="77777777" w:rsidR="00CA0B88" w:rsidRDefault="00CA0B88" w:rsidP="005E16CB">
+    <w:p w14:paraId="6F1583BD" w14:textId="77777777" w:rsidR="008B4AEA" w:rsidRDefault="008B4AEA" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans Regular">
     <w:altName w:val="Ancizar Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Ancizar Sans Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans Regular Italic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0602040300000003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B2CF261" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="0045637A" w:rsidRDefault="00E51C99">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B2CF261" w14:textId="524DA5C5" w:rsidR="00435348" w:rsidRPr="0045637A" w:rsidRDefault="00626758">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="357D965D" wp14:editId="2BB05991">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-9525</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-457836</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3329940" cy="542925"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Text Box 15"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3329940" cy="542925"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="540B7F1F" w14:textId="2EE132FB" w:rsidR="00435348" w:rsidRPr="007176FD" w:rsidRDefault="00D94DFC" w:rsidP="00435348">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>[Página</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00435348" w:rsidRPr="00047997">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:b/>
+                              <w:color w:val="C0504D"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00CF111B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> de </w:t>
+                          </w:r>
+                          <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00CF111B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:noProof/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">] </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0A02FC6D" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2F9AA230" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Coordinador y Asistente editorial</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="43A535E7" w14:textId="07DD5235" w:rsidR="00435348" w:rsidRPr="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista de la Facultad de Medicina</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3411B756" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00435348">
+                          <w:pPr>
+                            <w:spacing w:line="220" w:lineRule="exact"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <w:pict>
+            <v:shapetype w14:anchorId="357D965D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.75pt;margin-top:-36.05pt;width:262.2pt;height:42.75pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwlMGS4gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KVpI0Fy0GaIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++Skp0+bkV1IHb5mN2ZHW1vpqFnB4XegK34epVzpqyExti24l+/PLy6&#10;5swHYRvRg1UVPyrPb3YvX2xHV6oCOugbhYxArC9HV/EuBFdmmZedGoRfgVOWDjXgIAKl2GYNipHQ&#10;hz4r8vx1NgI2DkEq72n3fj7ku4SvtZLhk9ZeBdZXnHoLacW01nHNdltRtihcZ+TShviHLgZhLBU9&#10;Q92LINgezV9Qg5EIHnRYSRgy0NpIlTgQm3X+B5unTjiVuJA43p1l8v8PVn48PLnPyML0FiYaYCLh&#10;3SPIb55ZuOuEbdUtIoydEg0VXkfJstH5cnkapfaljyD1+AEaGrLYB0hAk8YhqkI8GaHTAI5n0dUU&#10;mKTNi4tis7mkI0lnV5fFprhKJUR5eu3Qh3cKBhaDiiMNNaGLw6MPsRtRnq7EYhYeTN+nwfb2tw26&#10;GHdS97HhufUw1RMzzUItkqmhORIdhNkuZG8KOsAfnI1klYr773uBirP+vY2SXOf0kblS9oZsSQmm&#10;hIL6FAgrCaPigbM5vAuzEfcOTdtRiVl9C7eknzaJ2nM7S9/kg8R48Ww02q95uvX8Z+1+AgAA//8D&#10;AFBLAwQUAAYACAAAACEALsRgDd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkblvawDZWmk4IwYUbKwhxS5vQVEucqsm67u0xp3GyLH/6/f3lbvaOTWaMfUAJ+TIDZrANusdO&#10;wkf9ungAFpNCrVxAI+FsIuyq66tSFTqc8N1M+9QxCsFYKAk2paHgPLbWeBWXYTBIt58wepVoHTuu&#10;R3WicO+4yLI196pH+mDVYJ6taQ/7o5ew9klwPHzV5813mF7etp+2qZ2Utzfz0yOwZOZ0geFPn9Sh&#10;IqcmHFFH5iQs8hWRNDciB0bASogtsIbIu3vgVcn/N6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALCUwZLiAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAC7EYA3eAAAACQEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="5mm,2mm,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="540B7F1F" w14:textId="2EE132FB" w:rsidR="00435348" w:rsidRPr="007176FD" w:rsidRDefault="00D94DFC" w:rsidP="00435348">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>[Página</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00435348" w:rsidRPr="00047997">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:b/>
+                        <w:color w:val="C0504D"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00CF111B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> de </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00CF111B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:noProof/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">] </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0A02FC6D" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2F9AA230" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordinador y Asistente editorial</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="43A535E7" w14:textId="07DD5235" w:rsidR="00435348" w:rsidRPr="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista de la Facultad de Medicina</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3411B756" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00435348">
+                    <w:pPr>
+                      <w:spacing w:line="220" w:lineRule="exact"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E51C99">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="635FAD6C" wp14:editId="688D024A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2438400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-448310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2419350" cy="990600"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -1844,51 +2263,51 @@
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="635FAD6C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:192pt;margin-top:-35.3pt;width:190.5pt;height:78pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChuZue3QEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/06QFDho1PR13OoR0&#10;HEjHfYDjOI1F4jW7bpPy9aydtAfcG+LFWq+d8czsZHM59p04GCQLrpTLRS6FcRpq63alfPx2++q9&#10;FBSUq1UHzpTyaEhebl++2Ay+MCtooasNCgZxVAy+lG0Ivsgy0q3pFS3AG8eHDWCvAm9xl9WoBkbv&#10;u2yV5xfZAFh7BG2IuHszHcptwm8ao8OXpiETRFdK5hbSimmt4pptN6rYofKt1TMN9Q8semUdP3qG&#10;ulFBiT3aZ1C91QgETVho6DNoGqtN0sBqlvlfah5a5U3SwuaQP9tE/w9W3x8e/FcUYfwAIw8wiSB/&#10;B/o7CQfXrXI7c4UIQ2tUzQ8vo2XZ4KmYP41WU0ERpBo+Q81DVvsACWhssI+usE7B6DyA49l0Mwah&#10;ubl6s1y/fstHms/W6/wiT1PJVHH62iOFjwZ6EYtSIg81oavDHYXIRhWnK/ExB7e269JgO/dHgy/G&#10;TmIfCU/Uw1iNwtaztCimgvrIchCmuHC8uWgBf0oxcFRKST/2Co0U3SfHlsRcpeIdJ5I3eOpWp0I5&#10;zZ+XMkgxlddhyuDeo921jD4Z7+CKrWtsUvXEZKbMEUhi57jGjP2+T7eefqrtLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOKklpThAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ&#10;6wBJGoVsKn6EKOqJwgFubrw4EfE6it0mvD3mBMfZGc1+U61n24sjjb5zjHC5TEAQN053bBDeXh8X&#10;BQgfFGvVOyaEb/Kwrk9PKlVqN/ELHXfBiFjCvlQIbQhDKaVvWrLKL91AHL1PN1oVohyN1KOaYrnt&#10;5VWS5NKqjuOHVg1031LztTtYhOeHrckG4562Q3r3MdFmYy7yd8Tzs/n2BkSgOfyF4Rc/okMdmfbu&#10;wNqLHuG6SOOWgLBYJTmImFjlWbzsEYosBVlX8v+E+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQChuZue3QEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDipJaU4QAAAAoBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3982ECEC" w14:textId="77777777" w:rsidR="00EC3776" w:rsidRPr="00A81D8D" w:rsidRDefault="00EC3776" w:rsidP="00EC3776">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
@@ -1985,51 +2404,51 @@
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>revista_fmbog@unal.edu.co</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="7D69D757" w14:textId="587C7435" w:rsidR="00435348" w:rsidRPr="00EC3776" w:rsidRDefault="00435348" w:rsidP="00435348">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0045637A">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E51C99">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="049DCCF8" wp14:editId="34CCF1C7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5155565</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>799465</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="676910" cy="446405"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 36"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 36"/>
                   <pic:cNvPicPr>
@@ -2052,56 +2471,56 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="676910" cy="446405"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E51C99">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35643529" wp14:editId="605845E0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35643529" wp14:editId="705986C4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4896485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-403225</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="979170" cy="485775"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagen 4" descr="Descripción: D:\Margarita\Trabajo\plantillas\patrimonio.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Descripción: D:\Margarita\Trabajo\plantillas\patrimonio.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
@@ -2119,540 +2538,59 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="979170" cy="485775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...479 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="11599DC6" w14:textId="77777777" w:rsidR="00CD2582" w:rsidRDefault="00E51C99">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01DDCF87" wp14:editId="356F1515">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2190750</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-429260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2676525" cy="923925"/>
               <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2718,162 +2656,144 @@
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="54197389" w14:textId="106DA0E1" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Facultad de Medicina, Edificio 471 Piso 2, Of.225 </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6F723711" w14:textId="40EDEAE5" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                        <w:p w14:paraId="6F723711" w14:textId="40EDEAE5" w:rsidR="000E20C9" w:rsidRPr="00321292" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00321292">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>57 (1) 3165000 Ext.15161</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0BB78163" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                        <w:p w14:paraId="0BB78163" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00321292" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00321292">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
-[...11 lines deleted...]
-                            <w:t>, Colombia</w:t>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>Bogotá, Colombia</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="19EB7055" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                        <w:p w14:paraId="19EB7055" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00321292" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00321292">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
-[...11 lines deleted...]
-                            <w:t>@unal.edu.co</w:t>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                            <w:t>revista_fmbog@unal.edu.co</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="78413DA6" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="00A81D8D" w:rsidRDefault="00435348" w:rsidP="00435348">
+                        <w:p w14:paraId="78413DA6" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="00321292" w:rsidRDefault="00435348" w:rsidP="00435348">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="01DDCF87" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:172.5pt;margin-top:-33.8pt;width:210.75pt;height:72.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApcQ3N3gEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx0XQ14hRdiw4D&#10;unVAtw+QZdkWZosaqcTOvn6UnKS7vA17EShKOuQ5PNrcTEMv9gbJgivlarGUwjgNtXVtKb9+eXjz&#10;VgoKytWqB2dKeTAkb7avX21GX5gcOuhrg4JBHBWjL2UXgi+yjHRnBkUL8MbxYQM4qMBbbLMa1cjo&#10;Q5/ly+U6GwFrj6ANEWfv50O5TfhNY3R4ahoyQfSl5N5CWjGtVVyz7UYVLSrfWX1sQ/1DF4Oyjoue&#10;oe5VUGKH9i+owWoEgiYsNAwZNI3VJnFgNqvlH2yeO+VN4sLikD/LRP8PVn/aP/vPKML0DiYeYCJB&#10;/hH0NxIO7jrlWnOLCGNnVM2FV1GybPRUHJ9GqamgCFKNH6HmIatdgAQ0NThEVZinYHQewOEsupmC&#10;0JzM11fry/xSCs1n1/nFNcexhCpOrz1SeG9gEDEoJfJQE7raP1KYr56uxGIOHmzfp8H27rcEY8ZM&#10;6j42PLcepmoSti7lRawbyVRQH5gOwmwXtjcHHeAPKUa2Sinp+06hkaL/4FiS6KsUXLEjeYOnbHUK&#10;lNP8vJRBijm8C7MHdx5t2zH6LLyDW5ausYnVSyfHltkCSZejXaPHft2nWy+favsTAAD//wMAUEsD&#10;BBQABgAIAAAAIQCNyblt4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;oNYBGgdCnIqHEK16auEANzdenIj4odhtwr9nOcFtVjOa/aZaTrZnRxxi552Ey3kGDF3jdeeMhLfX&#10;59kNsJiU06r3DiV8Y4RlfXpSqVL70W3xuEuGUYmLpZLQphRKzmPTolVx7gM68j79YFWiczBcD2qk&#10;ctvzqywT3KrO0YdWBXxssfnaHayE9dPG5MH4l01YPHyMuFqZC/Eu5fnZdH8HLOGU/sLwi0/oUBPT&#10;3h+cjqyXcL3IaUuSMBOFAEaJQogc2J5EcQu8rvj/CfUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAClxDc3eAQAAnAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI3JuW3iAAAACgEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="40A9FB46" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
@@ -2884,141 +2804,123 @@
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="54197389" w14:textId="106DA0E1" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Facultad de Medicina, Edificio 471 Piso 2, Of.225 </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6F723711" w14:textId="40EDEAE5" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                  <w:p w14:paraId="6F723711" w14:textId="40EDEAE5" w:rsidR="000E20C9" w:rsidRPr="00321292" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00321292">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>57 (1) 3165000 Ext.15161</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="0BB78163" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                  <w:p w14:paraId="0BB78163" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00321292" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00321292">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
-[...11 lines deleted...]
-                      <w:t>, Colombia</w:t>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>Bogotá, Colombia</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="19EB7055" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                  <w:p w14:paraId="19EB7055" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00321292" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00321292">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
-[...11 lines deleted...]
-                      <w:t>@unal.edu.co</w:t>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                      <w:t>revista_fmbog@unal.edu.co</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="78413DA6" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="00A81D8D" w:rsidRDefault="00435348" w:rsidP="00435348">
+                  <w:p w14:paraId="78413DA6" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="00321292" w:rsidRDefault="00435348" w:rsidP="00435348">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01889276" wp14:editId="6F677C73">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-52070</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-424180</wp:posOffset>
               </wp:positionV>
@@ -3191,110 +3093,126 @@
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidR="000403A3" w:rsidRPr="00A81D8D">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">] </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="094C549C" w14:textId="77777777" w:rsidR="0045637A" w:rsidRPr="00A81D8D" w:rsidRDefault="00D94DFC" w:rsidP="00E478ED">
+                        <w:p w14:paraId="50A77459" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
                           <w:pPr>
-                            <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-                              <w:lang w:val="es-ES"/>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
-[...4 lines deleted...]
-                            <w:t>Elaboró: Sergio Parra –Auxiliar Administrativo</w:t>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="50569107" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                        <w:p w14:paraId="432763E8" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
                           <w:pPr>
-                            <w:rPr>
-[...3 lines deleted...]
-                              <w:lang w:val="es-ES"/>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Coordinador y Asistente editorial</w:t>
+                          </w:r>
                         </w:p>
-                        <w:p w14:paraId="2406A7C4" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                        <w:p w14:paraId="5930927F" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
                           <w:pPr>
-                            <w:spacing w:line="220" w:lineRule="exact"/>
-[...4 lines deleted...]
-                            </w:rPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista de la Facultad de Medicina</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
-            <v:shape w14:anchorId="01889276" id="Text Box 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.1pt;margin-top:-33.4pt;width:235pt;height:39.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKIknM5AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNpHUEy0GaIEWB&#10;9AGk+YAVRUlEJS67pC25X98lZTttcyvqA7FLUsOZ2fHmehp6sdfkDdpSLhe5FNoqrI1tS/n07f7N&#10;WgofwNbQo9WlPGgvr7evX21GV+gVdtjXmgSDWF+MrpRdCK7IMq86PYBfoNOWDxukAQK31GY1wcjo&#10;Q5+t8vxtNiLVjlBp73n3bj6U24TfNFqFL03jdRB9KZlbSCultYprtt1A0RK4zqgjDfgHFgMYy4+e&#10;oe4ggNiReQE1GEXosQkLhUOGTWOUThpYzTL/S81jB04nLWyOd2eb/P+DVZ/3j+4riTC9x4kHmER4&#10;94DquxcWbzuwrb4hwrHTUPPDy2hZNjpfHD+NVvvCR5Bq/IQ1Dxl2ARPQ1NAQXWGdgtF5AIez6XoK&#10;QvHm6mp9cZnzkeKzy3x1tUpTyaA4fe3Ihw8aBxGLUhIPNaHD/sGHyAaK05X4mMV70/dpsL39Y4Mv&#10;xp3EPhKeqYepmoSpS3kRpUUxFdYHlkM4x4XjzUWH9FOKkaNSSv9jB6Sl6D/aaMk65x+HK3XvOJbc&#10;UGq4qE4FWMUYpQxSzOVtmIO4c2Tajp+Y3bd4w/41Jkl7pnPkzTlIio+ZjUH7vU+3nv9Z218AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDeMjeC3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjctnTVFEZpOiEEF26sIMQtbUxTrXGqJuu6f485wcm23qfn98r94gcx4xT7QBo26wwEUhts&#10;T52G9/pltQMRkyFrhkCo4YIR9tX1VWkKG870hvMhdYJNKBZGg0tpLKSMrUNv4jqMSKx9h8mbxOfU&#10;STuZM5v7QeZZpqQ3PfEHZ0Z8ctgeDyevQfmUSzp+1pe7rzA/v95/uKYetL69WR4fQCRc0h8Mv/E5&#10;OlScqQknslEMGla7nEmeSnEFBrZqw0vDZL4FWZXyf4PqBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAoiSczkAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN4yN4LcAAAACQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="01889276" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.1pt;margin-top:-33.4pt;width:235pt;height:39.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKIknM5AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNpHUEy0GaIEWB&#10;9AGk+YAVRUlEJS67pC25X98lZTttcyvqA7FLUsOZ2fHmehp6sdfkDdpSLhe5FNoqrI1tS/n07f7N&#10;WgofwNbQo9WlPGgvr7evX21GV+gVdtjXmgSDWF+MrpRdCK7IMq86PYBfoNOWDxukAQK31GY1wcjo&#10;Q5+t8vxtNiLVjlBp73n3bj6U24TfNFqFL03jdRB9KZlbSCultYprtt1A0RK4zqgjDfgHFgMYy4+e&#10;oe4ggNiReQE1GEXosQkLhUOGTWOUThpYzTL/S81jB04nLWyOd2eb/P+DVZ/3j+4riTC9x4kHmER4&#10;94DquxcWbzuwrb4hwrHTUPPDy2hZNjpfHD+NVvvCR5Bq/IQ1Dxl2ARPQ1NAQXWGdgtF5AIez6XoK&#10;QvHm6mp9cZnzkeKzy3x1tUpTyaA4fe3Ihw8aBxGLUhIPNaHD/sGHyAaK05X4mMV70/dpsL39Y4Mv&#10;xp3EPhKeqYepmoSpS3kRpUUxFdYHlkM4x4XjzUWH9FOKkaNSSv9jB6Sl6D/aaMk65x+HK3XvOJbc&#10;UGq4qE4FWMUYpQxSzOVtmIO4c2Tajp+Y3bd4w/41Jkl7pnPkzTlIio+ZjUH7vU+3nv9Z218AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDeMjeC3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjctnTVFEZpOiEEF26sIMQtbUxTrXGqJuu6f485wcm23qfn98r94gcx4xT7QBo26wwEUhts&#10;T52G9/pltQMRkyFrhkCo4YIR9tX1VWkKG870hvMhdYJNKBZGg0tpLKSMrUNv4jqMSKx9h8mbxOfU&#10;STuZM5v7QeZZpqQ3PfEHZ0Z8ctgeDyevQfmUSzp+1pe7rzA/v95/uKYetL69WR4fQCRc0h8Mv/E5&#10;OlScqQknslEMGla7nEmeSnEFBrZqw0vDZL4FWZXyf4PqBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAoiSczkAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN4yN4LcAAAACQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="5mm,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2E4ADEA6" w14:textId="02591758" w:rsidR="00435348" w:rsidRPr="00A81D8D" w:rsidRDefault="00D94DFC" w:rsidP="00E478ED">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A81D8D">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>[Página</w:t>
                     </w:r>
                     <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
@@ -3397,89 +3315,101 @@
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidR="000403A3" w:rsidRPr="00A81D8D">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">] </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="094C549C" w14:textId="77777777" w:rsidR="0045637A" w:rsidRPr="00A81D8D" w:rsidRDefault="00D94DFC" w:rsidP="00E478ED">
+                  <w:p w14:paraId="50A77459" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
                     <w:pPr>
-                      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-                        <w:lang w:val="es-ES"/>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
-[...4 lines deleted...]
-                      <w:t>Elaboró: Sergio Parra –Auxiliar Administrativo</w:t>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="50569107" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                  <w:p w14:paraId="432763E8" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
                     <w:pPr>
-                      <w:rPr>
-[...3 lines deleted...]
-                        <w:lang w:val="es-ES"/>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordinador y Asistente editorial</w:t>
+                    </w:r>
                   </w:p>
-                  <w:p w14:paraId="2406A7C4" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                  <w:p w14:paraId="5930927F" w14:textId="77777777" w:rsidR="00626758" w:rsidRDefault="00626758" w:rsidP="00626758">
                     <w:pPr>
-                      <w:spacing w:line="220" w:lineRule="exact"/>
-[...4 lines deleted...]
-                      </w:rPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
                     </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista de la Facultad de Medicina</w:t>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="701E41D6" wp14:editId="53D09013">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4896485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-403225</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="979170" cy="485775"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Imagen 2" descr="Descripción: D:\Margarita\Trabajo\plantillas\patrimonio.png"/>
@@ -3516,79 +3446,79 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FBC1321" w14:textId="77777777" w:rsidR="00CA0B88" w:rsidRDefault="00CA0B88" w:rsidP="005E16CB">
+    <w:p w14:paraId="2AA0BF2C" w14:textId="77777777" w:rsidR="008B4AEA" w:rsidRDefault="008B4AEA" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="692C0185" w14:textId="77777777" w:rsidR="00CA0B88" w:rsidRDefault="00CA0B88" w:rsidP="005E16CB">
+    <w:p w14:paraId="76EE5A58" w14:textId="77777777" w:rsidR="008B4AEA" w:rsidRDefault="008B4AEA" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3F90920E" w14:textId="77777777" w:rsidR="00FE11E4" w:rsidRPr="0045637A" w:rsidRDefault="00E51C99">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53A498F9" wp14:editId="6C8D5EC6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1228090</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6209665" cy="349885"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 28"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3705,51 +3635,51 @@
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Revista de la Facultad de Medicina</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="53A498F9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 28" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-96.7pt;margin-top:-2.15pt;width:488.95pt;height:27.55pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJX70T9AEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG1pSxs1XS1dFSEt&#10;C9LCBziOk1g4HjN2myxfz9jpdgvcEDlYHo/9Zt6bl+3N0Bl2Uug12ILPJlPOlJVQadsU/NvXw5s1&#10;Zz4IWwkDVhX8SXl+s3v9atu7XM2hBVMpZARifd67grchuDzLvGxVJ/wEnLKUrAE7ESjEJqtQ9ITe&#10;mWw+na6yHrByCFJ5T6d3Y5LvEn5dKxk+17VXgZmCU28hrZjWMq7ZbivyBoVrtTy3If6hi05oS0Uv&#10;UHciCHZE/RdUpyWChzpMJHQZ1LWWKnEgNrPpH2weW+FU4kLieHeRyf8/WPlwenRfkIXhPQw0wETC&#10;u3uQ3z2zsG+FbdQtIvStEhUVnkXJst75/Pw0Su1zH0HK/hNUNGRxDJCAhhq7qArxZIROA3i6iK6G&#10;wCQdrubTzWq15ExS7u1is14vUwmRP7926MMHBR2Lm4IjDTWhi9O9D7EbkT9ficU8GF0dtDEpwKbc&#10;G2QnQQY4pO+M/ts1Y+NlC/HZiBhPEs3IbOQYhnKgZKRbQvVEhBFGQ9EPQJsW8CdnPZmp4P7HUaDi&#10;zHy0JNpmtlhE96VgsXw3pwCvM+V1RlhJUAUPnI3bfRgde3Som5YqjWOycEtC1zpp8NLVuW8yTJLm&#10;bO7oyOs43Xr5BXe/AAAA//8DAFBLAwQUAAYACAAAACEATiWFUd8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6DQBCG7ya+w2ZMvJh2qYVCkaVRE43X1j7Awk6ByM4Sdlvo2zue7G0m8+Wf7y92&#10;s+3FBUffOVKwWkYgkGpnOmoUHL8/FhkIHzQZ3TtCBVf0sCvv7wqdGzfRHi+H0AgOIZ9rBW0IQy6l&#10;r1u02i/dgMS3kxutDryOjTSjnjjc9vI5ijbS6o74Q6sHfG+x/jmcrYLT1/SUbKfqMxzTfbx5011a&#10;uatSjw/z6wuIgHP4h+FPn9WhZKfKncl40StYrLbrmFme4jUIJtIsTkBUCpIoA1kW8rZC+QsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJX70T9AEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOJYVR3wAAAAoBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="033400F2" w14:textId="77777777" w:rsidR="00F74AFA" w:rsidRPr="00A81D8D" w:rsidRDefault="00B57919" w:rsidP="006D7640">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:b/>
                         <w:i/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B57919">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:b/>
                         <w:i/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
@@ -3872,70 +3802,70 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="55DAA77F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 36" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-109.2pt;margin-top:239.5pt;width:38.05pt;height:0;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPNw5L2gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadouRUvUdA9dlssC&#10;lbb8gKntNBaOx/K4TfvvGTttWeCGyMHyfL15M35ZPpx6J44mkkXfyNlkKoXxCrX1+0Z+3z69u5eC&#10;EngNDr1p5NmQfFi9fbMcQm3m2KHTJgoG8VQPoZFdSqGuKlKd6YEmGIznYIuxh8Rm3Fc6wsDovavm&#10;0+mHasCoQ0RliNj7OAblquC3rVHpW9uSScI1krmlcsZy7vJZrZZQ7yOEzqoLDfgHFj1Yz01vUI+Q&#10;QByi/QuqtyoiYZsmCvsK29YqU2bgaWbTP6Z56SCYMgsvh8JtTfT/YNXX49pvYqauTv4lPKP6QcLj&#10;ugO/N4XA9hz44WZ5VdUQqL6VZIPCJord8AU158AhYdnCqY19huT5xKks+3xbtjklodj5/v5ufreQ&#10;Ql1DFdTXuhApfTbYi3xpJKUIdt+lNXrPL4pxVrrA8ZlSZgX1tSA39fhknSsP67wYGvlxMV+UAkJn&#10;dQ7mNDrT2kVxBFYGC0rjsGVqUjigxAHmW75S6A49Tzjmzkb3iH/oWV6jv2iJqYy4hdVv/SIevC5V&#10;nQH96XJPYN1451LnLyvOW80SpnqH+ryJechssQgK8EWwWWWv7ZL167da/QQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAH+fHyXgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4EXSTWLU&#10;NmZTiuDBo23B6zY7TVKzsyG7aWKf3hEEPc7Mxz/fX6xn24kzDr51pCBZxCCQKmdaqhXsd6/REoQP&#10;mozuHKGCL/SwLq+vCp0bN9E7nrehFhxCPtcKmhD6XEpfNWi1X7geiW9HN1gdeBxqaQY9cbjtZBrH&#10;j9LqlvhDo3t8abD63I5WAfrxIYk3K1vv3y7T3Ud6OU39Tqnbm3nzDCLgHP5g+NFndSjZ6eBGMl50&#10;CqI0WWbMKsieVtyKkSjJ0nsQh9+VLAv5v0X5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AI83DkvaAQAAngMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAH+fHyXgAAAADQEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="38D69C5C" w14:textId="77777777" w:rsidR="00E7129E" w:rsidRPr="007F030E" w:rsidRDefault="001F349C" w:rsidP="00774BCB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="left" w:pos="705"/>
         <w:tab w:val="left" w:pos="915"/>
         <w:tab w:val="left" w:pos="1565"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4755"/>
         <w:tab w:val="left" w:pos="6750"/>
       </w:tabs>
       <w:spacing w:after="940"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0097418B" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
@@ -4014,51 +3944,51 @@
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0097418B" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00774BCB" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0097418B" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1C394419" w14:textId="77777777" w:rsidR="00D26D0C" w:rsidRDefault="00E51C99">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C667462" wp14:editId="218B8E46">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1360805</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>2275204</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="483235" cy="0"/>
               <wp:effectExtent l="0" t="0" r="12065" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="AutoShape 35"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -4084,287 +4014,300 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="07050F34" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 35" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-107.15pt;margin-top:179.15pt;width:38.05pt;height:0;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5D0aI0QEAAIYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N3ayTbs14uwh2/Sy&#10;bQPs9gMYSY6FyqIgKnHy96WUR1+3oj4IEskZkkN68XAcnDiYSBZ9K6eTWgrjFWrrd6389rJ+cy8F&#10;JfAaHHrTypMh+bB8/WoxhsbMsEenTRRM4qkZQyv7lEJTVaR6MwBNMBjPzg7jAImfcVfpCCOzD66a&#10;1fW7asSoQ0RliNj6eHbKZeHvOqPS164jk4RrJdeWyhnLuc1ntVxAs4sQeqsuZcA/VDGA9Zz0RvUI&#10;CcQ+2r+oBqsiEnZponCosOusMqUH7mZa/9HNcw/BlF5YHAo3mej/0aovh5XfxFy6Ovrn8ITqOwmP&#10;qx78zpQCXk6BBzfNUlVjoOYGyQ8Kmyi242fUHAP7hEWFYxeHTMn9iWMR+3QT2xyTUGx8e383u5tL&#10;oa6uCporLkRKnwwOIl9aSSmC3fVphd7zRDFOSxY4PFHKVUFzBeSkHtfWuTJY58XYyg/z2bwACJ3V&#10;2ZnD6EQrF8UBeDN4oTSOUjigxMZWrstXQG4/cHfnuPfzui47wynP+JL9N96Ie69L9t6A/ni5J7Du&#10;fGeo8xcps3p5VanZoj5t4lViHnYhvixm3qZf3wX98/dZ/gAAAP//AwBQSwMEFAAGAAgAAAAhAEBV&#10;L0HhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxS5wElhDhVBYIVC0i7&#10;YefGbhJhj0PspIGvZ5CQYDePoztnys1iDZv16HuHApJVDExj41SPrYD97jHKgfkgUUnjUAv41B42&#10;1flZKQvlTviq5zq0jELQF1JAF8JQcO6bTlvpV27QSLujG60M1I4tV6M8Ubg1PI3jNbeyR7rQyUHf&#10;d7p5rycroJ6+zO5l6272tx9Pa1Pn89vzw1GIy4tlewcs6CX8wfCjT+pQkdPBTag8MwKiNLnKiBWQ&#10;XedUEBIlWZ4CO/yOeFXy/19U3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5D0aI0QEA&#10;AIYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBAVS9B&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAACsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="#bfbfbf"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D94DFC"/>
     <w:rsid w:val="00002B27"/>
     <w:rsid w:val="000279B6"/>
     <w:rsid w:val="0003419F"/>
     <w:rsid w:val="000403A3"/>
     <w:rsid w:val="00040F5D"/>
     <w:rsid w:val="00046BB3"/>
     <w:rsid w:val="00047997"/>
     <w:rsid w:val="00051CB8"/>
     <w:rsid w:val="0005654F"/>
     <w:rsid w:val="00061750"/>
     <w:rsid w:val="000643D4"/>
     <w:rsid w:val="000650F7"/>
     <w:rsid w:val="00072C40"/>
     <w:rsid w:val="000750FA"/>
     <w:rsid w:val="00095E96"/>
     <w:rsid w:val="000B1725"/>
     <w:rsid w:val="000B1992"/>
     <w:rsid w:val="000B751D"/>
+    <w:rsid w:val="000D4101"/>
     <w:rsid w:val="000D57B5"/>
     <w:rsid w:val="000D5F86"/>
     <w:rsid w:val="000D6089"/>
     <w:rsid w:val="000E20C9"/>
     <w:rsid w:val="000E4ACC"/>
     <w:rsid w:val="000F7A2A"/>
     <w:rsid w:val="00104955"/>
     <w:rsid w:val="00115D83"/>
     <w:rsid w:val="0012064A"/>
     <w:rsid w:val="00131926"/>
     <w:rsid w:val="00136A60"/>
     <w:rsid w:val="0014216F"/>
     <w:rsid w:val="001436AE"/>
     <w:rsid w:val="00146C60"/>
     <w:rsid w:val="00150150"/>
     <w:rsid w:val="00155EA9"/>
     <w:rsid w:val="00156CF2"/>
     <w:rsid w:val="00157707"/>
     <w:rsid w:val="001700B9"/>
     <w:rsid w:val="001715AE"/>
     <w:rsid w:val="00171E81"/>
     <w:rsid w:val="00173983"/>
     <w:rsid w:val="001741C9"/>
     <w:rsid w:val="00180BA7"/>
     <w:rsid w:val="00182130"/>
     <w:rsid w:val="0019062E"/>
     <w:rsid w:val="001B06C0"/>
     <w:rsid w:val="001D2C4E"/>
     <w:rsid w:val="001D33D8"/>
     <w:rsid w:val="001E521A"/>
     <w:rsid w:val="001F349C"/>
     <w:rsid w:val="001F41AB"/>
     <w:rsid w:val="001F5AE4"/>
     <w:rsid w:val="002004F5"/>
     <w:rsid w:val="0020571A"/>
     <w:rsid w:val="00206329"/>
     <w:rsid w:val="0021345A"/>
     <w:rsid w:val="00216811"/>
     <w:rsid w:val="00236C91"/>
+    <w:rsid w:val="00254F2E"/>
     <w:rsid w:val="00277C29"/>
     <w:rsid w:val="00280EC4"/>
     <w:rsid w:val="00283AA7"/>
     <w:rsid w:val="00293F8E"/>
     <w:rsid w:val="002A480D"/>
+    <w:rsid w:val="002A6BE2"/>
     <w:rsid w:val="002A7EE6"/>
     <w:rsid w:val="002D60F0"/>
     <w:rsid w:val="002E4CA2"/>
     <w:rsid w:val="002E7863"/>
     <w:rsid w:val="00301FA6"/>
     <w:rsid w:val="003046F8"/>
+    <w:rsid w:val="00321292"/>
+    <w:rsid w:val="00321A77"/>
     <w:rsid w:val="0032310F"/>
     <w:rsid w:val="00327532"/>
     <w:rsid w:val="003446BE"/>
     <w:rsid w:val="003475E9"/>
     <w:rsid w:val="00350495"/>
     <w:rsid w:val="00355313"/>
     <w:rsid w:val="00360C3A"/>
     <w:rsid w:val="0037122F"/>
     <w:rsid w:val="0037247D"/>
     <w:rsid w:val="00380C61"/>
     <w:rsid w:val="00395EA4"/>
     <w:rsid w:val="003B0657"/>
     <w:rsid w:val="003B3C6D"/>
     <w:rsid w:val="003B6428"/>
     <w:rsid w:val="003C1394"/>
     <w:rsid w:val="003E3A96"/>
     <w:rsid w:val="003E3C6E"/>
     <w:rsid w:val="003E5295"/>
     <w:rsid w:val="003F2A78"/>
+    <w:rsid w:val="0040112B"/>
     <w:rsid w:val="004072A0"/>
     <w:rsid w:val="004103A5"/>
     <w:rsid w:val="0042503F"/>
     <w:rsid w:val="00435348"/>
     <w:rsid w:val="004405CC"/>
     <w:rsid w:val="00441689"/>
     <w:rsid w:val="0045637A"/>
     <w:rsid w:val="004666D4"/>
     <w:rsid w:val="00471200"/>
     <w:rsid w:val="00472CB9"/>
     <w:rsid w:val="00477776"/>
     <w:rsid w:val="00496379"/>
     <w:rsid w:val="004A0515"/>
     <w:rsid w:val="004A3383"/>
     <w:rsid w:val="004B601A"/>
     <w:rsid w:val="004E2FD4"/>
     <w:rsid w:val="004E6768"/>
     <w:rsid w:val="004F5A86"/>
     <w:rsid w:val="004F7F07"/>
     <w:rsid w:val="00500F99"/>
     <w:rsid w:val="00501E70"/>
     <w:rsid w:val="00504550"/>
     <w:rsid w:val="005108B8"/>
     <w:rsid w:val="00511B94"/>
     <w:rsid w:val="005149C8"/>
     <w:rsid w:val="0055497E"/>
     <w:rsid w:val="005563C0"/>
     <w:rsid w:val="005703F0"/>
     <w:rsid w:val="00573115"/>
     <w:rsid w:val="00580AC0"/>
     <w:rsid w:val="0058283C"/>
     <w:rsid w:val="005A1210"/>
     <w:rsid w:val="005A3F4F"/>
     <w:rsid w:val="005B0EF6"/>
     <w:rsid w:val="005D578C"/>
     <w:rsid w:val="005E16CB"/>
     <w:rsid w:val="005E457B"/>
     <w:rsid w:val="005F2C1B"/>
     <w:rsid w:val="00601E1E"/>
     <w:rsid w:val="00615611"/>
+    <w:rsid w:val="00626758"/>
     <w:rsid w:val="006301D6"/>
     <w:rsid w:val="006461DB"/>
     <w:rsid w:val="00654589"/>
     <w:rsid w:val="00662D76"/>
+    <w:rsid w:val="00681145"/>
     <w:rsid w:val="006872BA"/>
     <w:rsid w:val="00687CEA"/>
     <w:rsid w:val="00693E27"/>
     <w:rsid w:val="00696474"/>
     <w:rsid w:val="006A4246"/>
     <w:rsid w:val="006B58B0"/>
     <w:rsid w:val="006C290F"/>
     <w:rsid w:val="006D016E"/>
     <w:rsid w:val="006D7640"/>
     <w:rsid w:val="006E076C"/>
+    <w:rsid w:val="006E2BED"/>
     <w:rsid w:val="006E6EF3"/>
     <w:rsid w:val="006F6BC0"/>
     <w:rsid w:val="006F6FE6"/>
     <w:rsid w:val="00701A65"/>
     <w:rsid w:val="00702413"/>
     <w:rsid w:val="0070527F"/>
     <w:rsid w:val="007176FD"/>
     <w:rsid w:val="00720DB4"/>
+    <w:rsid w:val="0072543B"/>
     <w:rsid w:val="00725D5A"/>
     <w:rsid w:val="007376EF"/>
     <w:rsid w:val="00737A13"/>
     <w:rsid w:val="00742520"/>
     <w:rsid w:val="007469DD"/>
     <w:rsid w:val="0077174A"/>
     <w:rsid w:val="00774BCB"/>
     <w:rsid w:val="00780EEF"/>
     <w:rsid w:val="00784892"/>
     <w:rsid w:val="00787450"/>
     <w:rsid w:val="0079255C"/>
     <w:rsid w:val="0079402C"/>
+    <w:rsid w:val="00797E0E"/>
     <w:rsid w:val="007A5CBD"/>
+    <w:rsid w:val="007B1000"/>
     <w:rsid w:val="007C22AD"/>
     <w:rsid w:val="007D1F18"/>
     <w:rsid w:val="007E3D18"/>
     <w:rsid w:val="007E685A"/>
     <w:rsid w:val="007E70C7"/>
     <w:rsid w:val="007F030E"/>
     <w:rsid w:val="007F2D6F"/>
     <w:rsid w:val="007F6BFF"/>
     <w:rsid w:val="00805538"/>
     <w:rsid w:val="00813A6F"/>
     <w:rsid w:val="00817E33"/>
     <w:rsid w:val="00822DE6"/>
     <w:rsid w:val="00831670"/>
     <w:rsid w:val="00842458"/>
     <w:rsid w:val="00854F6F"/>
     <w:rsid w:val="008605F6"/>
     <w:rsid w:val="008652DE"/>
     <w:rsid w:val="00881AC1"/>
     <w:rsid w:val="00885511"/>
     <w:rsid w:val="00892954"/>
     <w:rsid w:val="008939F5"/>
     <w:rsid w:val="00894727"/>
     <w:rsid w:val="008A0805"/>
     <w:rsid w:val="008A7684"/>
     <w:rsid w:val="008B38F8"/>
+    <w:rsid w:val="008B4AEA"/>
     <w:rsid w:val="008B4C5A"/>
     <w:rsid w:val="008C4652"/>
     <w:rsid w:val="008C5637"/>
     <w:rsid w:val="008D1F8D"/>
     <w:rsid w:val="008E377F"/>
     <w:rsid w:val="008E571D"/>
     <w:rsid w:val="0090604D"/>
     <w:rsid w:val="0090741D"/>
     <w:rsid w:val="00912582"/>
     <w:rsid w:val="00912C79"/>
     <w:rsid w:val="00937A77"/>
     <w:rsid w:val="009405BE"/>
     <w:rsid w:val="00961B4E"/>
     <w:rsid w:val="009654A9"/>
     <w:rsid w:val="0097418B"/>
     <w:rsid w:val="0098526A"/>
     <w:rsid w:val="00985BB0"/>
     <w:rsid w:val="00995C02"/>
     <w:rsid w:val="009A1DA6"/>
     <w:rsid w:val="009A27B1"/>
     <w:rsid w:val="009A433E"/>
     <w:rsid w:val="009B36DE"/>
     <w:rsid w:val="009C19F9"/>
     <w:rsid w:val="009D6E58"/>
     <w:rsid w:val="009D7F28"/>
@@ -4373,84 +4316,86 @@
     <w:rsid w:val="009E6540"/>
     <w:rsid w:val="009F6738"/>
     <w:rsid w:val="00A01098"/>
     <w:rsid w:val="00A16802"/>
     <w:rsid w:val="00A20320"/>
     <w:rsid w:val="00A20838"/>
     <w:rsid w:val="00A31F3B"/>
     <w:rsid w:val="00A363F4"/>
     <w:rsid w:val="00A52C0E"/>
     <w:rsid w:val="00A57E9B"/>
     <w:rsid w:val="00A76864"/>
     <w:rsid w:val="00A81D8D"/>
     <w:rsid w:val="00A86CA3"/>
     <w:rsid w:val="00A93E89"/>
     <w:rsid w:val="00A93FA7"/>
     <w:rsid w:val="00AB1DE2"/>
     <w:rsid w:val="00AC103A"/>
     <w:rsid w:val="00AD2D5F"/>
     <w:rsid w:val="00AE292F"/>
     <w:rsid w:val="00AE4430"/>
     <w:rsid w:val="00AE4C43"/>
     <w:rsid w:val="00AF404A"/>
     <w:rsid w:val="00AF43E4"/>
     <w:rsid w:val="00AF522B"/>
     <w:rsid w:val="00B164E7"/>
+    <w:rsid w:val="00B21889"/>
     <w:rsid w:val="00B21B26"/>
     <w:rsid w:val="00B23750"/>
     <w:rsid w:val="00B304D3"/>
     <w:rsid w:val="00B3200B"/>
     <w:rsid w:val="00B320F6"/>
     <w:rsid w:val="00B32FDC"/>
     <w:rsid w:val="00B419A5"/>
     <w:rsid w:val="00B41B1E"/>
     <w:rsid w:val="00B42381"/>
     <w:rsid w:val="00B463BF"/>
     <w:rsid w:val="00B47C7E"/>
     <w:rsid w:val="00B52CF2"/>
     <w:rsid w:val="00B56BB6"/>
     <w:rsid w:val="00B57919"/>
     <w:rsid w:val="00B66CFD"/>
     <w:rsid w:val="00B71738"/>
     <w:rsid w:val="00B74DA7"/>
     <w:rsid w:val="00B77DBD"/>
     <w:rsid w:val="00B831C2"/>
     <w:rsid w:val="00B838B6"/>
     <w:rsid w:val="00B850CC"/>
     <w:rsid w:val="00B90BDB"/>
     <w:rsid w:val="00BD1F41"/>
     <w:rsid w:val="00BE3FE9"/>
     <w:rsid w:val="00BF336E"/>
     <w:rsid w:val="00C007AA"/>
     <w:rsid w:val="00C21407"/>
     <w:rsid w:val="00C27FEB"/>
     <w:rsid w:val="00C31DB4"/>
     <w:rsid w:val="00C35007"/>
     <w:rsid w:val="00C377C3"/>
     <w:rsid w:val="00C44011"/>
     <w:rsid w:val="00C51402"/>
     <w:rsid w:val="00C5577F"/>
+    <w:rsid w:val="00C60262"/>
     <w:rsid w:val="00C61F0A"/>
     <w:rsid w:val="00C620E1"/>
     <w:rsid w:val="00C66A88"/>
     <w:rsid w:val="00C91AE0"/>
     <w:rsid w:val="00CA08DA"/>
     <w:rsid w:val="00CA0B88"/>
     <w:rsid w:val="00CA61E1"/>
     <w:rsid w:val="00CB520F"/>
     <w:rsid w:val="00CB564A"/>
     <w:rsid w:val="00CC2D86"/>
     <w:rsid w:val="00CC4324"/>
     <w:rsid w:val="00CD2582"/>
     <w:rsid w:val="00CE30C4"/>
     <w:rsid w:val="00CF111B"/>
     <w:rsid w:val="00CF2154"/>
     <w:rsid w:val="00CF7209"/>
     <w:rsid w:val="00D07FD8"/>
     <w:rsid w:val="00D259C8"/>
     <w:rsid w:val="00D26D0C"/>
     <w:rsid w:val="00D32AB8"/>
     <w:rsid w:val="00D373D6"/>
     <w:rsid w:val="00D46D29"/>
     <w:rsid w:val="00D50859"/>
     <w:rsid w:val="00D62D15"/>
     <w:rsid w:val="00D6619C"/>
@@ -4466,95 +4411,97 @@
     <w:rsid w:val="00E42010"/>
     <w:rsid w:val="00E478ED"/>
     <w:rsid w:val="00E47D21"/>
     <w:rsid w:val="00E51C99"/>
     <w:rsid w:val="00E627F7"/>
     <w:rsid w:val="00E66315"/>
     <w:rsid w:val="00E66F8E"/>
     <w:rsid w:val="00E7129E"/>
     <w:rsid w:val="00E80796"/>
     <w:rsid w:val="00E8121A"/>
     <w:rsid w:val="00E85441"/>
     <w:rsid w:val="00E85FD6"/>
     <w:rsid w:val="00E87F17"/>
     <w:rsid w:val="00E92FB6"/>
     <w:rsid w:val="00EA3C90"/>
     <w:rsid w:val="00EA610B"/>
     <w:rsid w:val="00EC03D0"/>
     <w:rsid w:val="00EC0A86"/>
     <w:rsid w:val="00EC3776"/>
     <w:rsid w:val="00EC66A9"/>
     <w:rsid w:val="00EE406D"/>
     <w:rsid w:val="00F078AB"/>
     <w:rsid w:val="00F34E17"/>
     <w:rsid w:val="00F74AFA"/>
     <w:rsid w:val="00F770D5"/>
+    <w:rsid w:val="00F77C15"/>
     <w:rsid w:val="00F8100B"/>
     <w:rsid w:val="00F95A8A"/>
     <w:rsid w:val="00FA130D"/>
     <w:rsid w:val="00FA2048"/>
     <w:rsid w:val="00FA25E5"/>
     <w:rsid w:val="00FC3B24"/>
     <w:rsid w:val="00FD11F5"/>
     <w:rsid w:val="00FD7D97"/>
+    <w:rsid w:val="00FE0999"/>
     <w:rsid w:val="00FE09D0"/>
     <w:rsid w:val="00FE0BE3"/>
     <w:rsid w:val="00FE11E4"/>
     <w:rsid w:val="00FE24C2"/>
     <w:rsid w:val="00FE5F6C"/>
     <w:rsid w:val="00FF462F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0723E414"/>
   <w15:docId w15:val="{AADFC341-B6A8-4858-A5D4-450E534DA63D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4909,72 +4856,72 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="textocarta">
     <w:name w:val="texto carta"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001715AE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:firstLine="300"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:cs="Ancizar Sans Regular"/>
       <w:color w:val="000000"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
@@ -4991,297 +4938,371 @@
       <w:ind w:firstLine="300"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Bold" w:hAnsi="Ancizar Sans Bold" w:cs="Ancizar Sans Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:spacing w:val="22"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cargofirmante">
     <w:name w:val="cargo firmante"/>
     <w:basedOn w:val="textocarta"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001715AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Regular Italic" w:hAnsi="Ancizar Sans Regular Italic" w:cs="Ancizar Sans Regular Italic"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E16CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E16CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E16CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafobsico">
     <w:name w:val="[Párrafo básico]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D60F0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times Regular" w:hAnsi="Times Regular" w:cs="Times Regular"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00D62D15"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D6619C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81D8D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D94DFC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TtuloCar"/>
     <w:qFormat/>
     <w:rsid w:val="0079255C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:link w:val="Ttulo"/>
     <w:rsid w:val="0079255C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0079255C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0079255C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0079255C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C60262"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00681145"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00681145"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681145"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00681145"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681145"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2059234464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/revfacmed/editorial-process" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Usuario\Desktop\Revista%202016\OFICIOS%20GENERALES%20RFM%202016.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5546,73 +5567,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OFICIOS GENERALES RFM 2016</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>345</Words>
-  <Characters>1967</Characters>
+  <Words>302</Words>
+  <Characters>1665</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2308</CharactersWithSpaces>
+  <CharactersWithSpaces>1964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>