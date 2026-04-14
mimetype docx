--- v0 (2025-12-29)
+++ v1 (2026-04-14)
@@ -5,136 +5,145 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5C7820DA" w14:textId="08030BF0" w:rsidR="007C7F9D" w:rsidRPr="00B86040" w:rsidRDefault="007C7F9D" w:rsidP="00B86040">
+    <w:p w14:paraId="5C7820DA" w14:textId="44810BAB" w:rsidR="007C7F9D" w:rsidRPr="00B86040" w:rsidRDefault="00BC3E57" w:rsidP="00B86040">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Ttulo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079255C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DECLARACIÓN</w:t>
+        <w:t xml:space="preserve">OFICIO </w:t>
       </w:r>
-      <w:r w:rsidR="00B86040">
+      <w:r w:rsidR="009139FB">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE </w:t>
+        <w:t>DE DERECHOS</w:t>
       </w:r>
-      <w:r w:rsidR="009139FB">
+      <w:r w:rsidR="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CESIÓN DE DERECHOS</w:t>
+        <w:t xml:space="preserve"> DE </w:t>
       </w:r>
-      <w:r w:rsidR="00B86040">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DE PUBLICACIÓN Y REPRODUCCIÓN</w:t>
+        <w:t>AUTOR Y LICENCIA DE PUBLICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07911FDE" w14:textId="77777777" w:rsidR="007C7F9D" w:rsidRPr="0079255C" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658044DD" w14:textId="1A1958E9" w:rsidR="007C7F9D" w:rsidRPr="0079255C" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
+    <w:p w14:paraId="658044DD" w14:textId="25A96E66" w:rsidR="007C7F9D" w:rsidRPr="0079255C" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los firmantes, actuando en nombre y representación propia, en nuestra calidad de autores del artículo [Nombre del artículo], </w:t>
+        <w:t xml:space="preserve">Los firmantes, actuando en nombre y representación propia, en nuestra calidad de autores del artículo </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C46B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[Nombre del artículo]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">el cual </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ha sido enviado a</w:t>
+        <w:t>enviado a</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Revista de la Faculta de Medicina de la Universidad Nacional de Colombia</w:t>
       </w:r>
       <w:r w:rsidR="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> para propósitos de publicación</w:t>
       </w:r>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DEBB7D" w14:textId="77777777" w:rsidR="007C7F9D" w:rsidRPr="0079255C" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
@@ -161,118 +170,136 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> es un trabajo original e inédito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68001D95" w14:textId="77777777" w:rsidR="007C7F9D" w:rsidRPr="007C7F9D" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
+    <w:p w14:paraId="68001D95" w14:textId="6D64BE61" w:rsidR="007C7F9D" w:rsidRPr="007C7F9D" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
         <w:pStyle w:val="textocarta"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7F9D">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7F9D">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t>no ha sido previamente publicado en otro medio de publicación.</w:t>
+        <w:t xml:space="preserve">no ha </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>sido aceptado para publicación en otra revista biomédica, científica o académica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677BD1F1" w14:textId="531DAA7E" w:rsidR="007C7F9D" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
+    <w:p w14:paraId="677BD1F1" w14:textId="0F57BF98" w:rsidR="007C7F9D" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
         <w:pStyle w:val="textocarta"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7F9D">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> no ha sido enviado simultáneamente a otra revista</w:t>
       </w:r>
       <w:r w:rsidR="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> biomédica</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        </w:rPr>
+        <w:t>, científica o académica</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7F9D">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1431EB36" w14:textId="77777777" w:rsidR="007C7F9D" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
         <w:pStyle w:val="textocarta"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
@@ -293,732 +320,1487 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7F9D">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> todos los autores han leído y aprobado la versión final remitida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14425771" w14:textId="450EC91A" w:rsidR="007C7F9D" w:rsidRPr="00B86040" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
+    <w:p w14:paraId="14425771" w14:textId="42802F58" w:rsidR="007C7F9D" w:rsidRPr="00B86040" w:rsidRDefault="007C7F9D" w:rsidP="007C7F9D">
       <w:pPr>
         <w:pStyle w:val="textocarta"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B86040">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>QUE</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7F9D">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en caso de ser publicado, aceptamos transferir todos los derechos </w:t>
+        <w:t xml:space="preserve">, en caso de ser publicado, </w:t>
       </w:r>
-      <w:r w:rsidR="00B86040">
+      <w:r w:rsidR="001C46B5" w:rsidRPr="001C46B5">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">patrimoniales </w:t>
+        <w:t xml:space="preserve">los autores conservan los derechos de autor de su artículo y otorgan a la Revista </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7F9D">
+      <w:r w:rsidR="001C46B5">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t>de autor</w:t>
+        <w:t>de la Facultad de Medicina</w:t>
       </w:r>
-      <w:r w:rsidR="00B86040">
+      <w:r w:rsidR="00341F4C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t>, incluyendo los derechos de</w:t>
+        <w:t xml:space="preserve"> (Universidad Nacional de Colombia)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7F9D">
+      <w:r w:rsidR="001C46B5" w:rsidRPr="001C46B5">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publicación </w:t>
+        <w:t xml:space="preserve"> una licencia para publicarlo e identificarse como la entidad editora original. Todos los contenidos publicados en la revista están sujetos a la </w:t>
       </w:r>
-      <w:r w:rsidR="00B86040">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00BC3E57" w:rsidRPr="00865179">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Licencia Creative </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00BC3E57" w:rsidRPr="00865179">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Commons</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00BC3E57" w:rsidRPr="00865179">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 4.0 Atribución Internacional</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001C46B5" w:rsidRPr="001C46B5">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">y reproducción en cualquier medio, </w:t>
-[...221 lines deleted...]
-        <w:t xml:space="preserve"> de la Revista de la Facultad de Medicina.</w:t>
+        <w:t>, la cual permite el uso, distribución, reproducción y adaptación de los contenidos en cualquier medio, siempre y cuando se dé el crédito de manera adecuada, se brinde un enlace a la licencia y se indique si se realizaron cambios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A08EEB" w14:textId="77777777" w:rsidR="008A2C75" w:rsidRPr="005229E3" w:rsidRDefault="008A2C75" w:rsidP="008A2C75">
       <w:pPr>
         <w:pStyle w:val="textocarta"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F979E12" w14:textId="77777777" w:rsidR="005229E3" w:rsidRPr="0079255C" w:rsidRDefault="005229E3" w:rsidP="005229E3">
+    <w:p w14:paraId="7149C441" w14:textId="729F099B" w:rsidR="00BC3E57" w:rsidRDefault="005229E3" w:rsidP="005229E3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079255C">
         <w:rPr>
           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>Para constancia se firma a los [XX] días de [MES] de [AÑO].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4697E411" w14:textId="77777777" w:rsidR="008A2C75" w:rsidRPr="005229E3" w:rsidRDefault="008A2C75" w:rsidP="008A2C75">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5778" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1964"/>
+        <w:gridCol w:w="3329"/>
+        <w:gridCol w:w="1833"/>
+        <w:gridCol w:w="1956"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC3E57" w:rsidRPr="00865179" w14:paraId="41F3447C" w14:textId="77777777" w:rsidTr="00634FD7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E26A9F" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012146FC" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nombre completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74ACD044" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tipo y # de documento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BEACAE" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3E57" w:rsidRPr="00865179" w14:paraId="32258F24" w14:textId="77777777" w:rsidTr="00634FD7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C972882" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Autor principal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF9C670" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="323E8DE8" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D6C13E" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC037B2" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3E57" w:rsidRPr="00865179" w14:paraId="7C07EDBB" w14:textId="77777777" w:rsidTr="00634FD7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F12BFF" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Coautor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7031C042" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA99006" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67070D52" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1496E626" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3E57" w:rsidRPr="00865179" w14:paraId="6EACBED8" w14:textId="77777777" w:rsidTr="00634FD7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57382C66" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Coautor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210C1C80" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AE0D00" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7835A32C" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC1B796" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3E57" w:rsidRPr="00865179" w14:paraId="210A3482" w14:textId="77777777" w:rsidTr="00634FD7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74225E00" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00865179">
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Coautor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="657D17D0" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B078379" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4B6491" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="795DDD92" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC3E57" w:rsidRPr="00865179" w14:paraId="1DA86696" w14:textId="77777777" w:rsidTr="00634FD7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1081" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8D2C7B" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F02894" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69516A96" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7372FEDD" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00634FD7">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C2EEEDF" w14:textId="485E569B" w:rsidR="00BC3E57" w:rsidRPr="00865179" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
       <w:pPr>
-        <w:pStyle w:val="textocarta"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk202183989"/>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Agregar más </w:t>
+      </w:r>
+      <w:r w:rsidR="00343C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en caso de </w:t>
+      </w:r>
+      <w:r w:rsidR="00343C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que haya más </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>coautores)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C153D9C" w14:textId="77777777" w:rsidR="008A2C75" w:rsidRPr="008A2C75" w:rsidRDefault="008A2C75" w:rsidP="008A2C75">
+    <w:p w14:paraId="77217069" w14:textId="3B1549E1" w:rsidR="00BC3E57" w:rsidRPr="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
       <w:pPr>
-        <w:pStyle w:val="textocarta"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento debe ser firmado por todos los autores y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                       </w:t>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2C75">
-[...3 lines deleted...]
-        <w:t>________________________</w:t>
+      <w:r w:rsidRPr="00865179">
+        <w:rPr>
+          <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Times New Roman" w:hAnsi="Ancizar Sans" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ser cargado en el paso 2 del envío en el portal OJS de la Revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4883E8C4" w14:textId="77777777" w:rsidR="008A2C75" w:rsidRPr="008A2C75" w:rsidRDefault="008A2C75" w:rsidP="008A2C75">
-[...158 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00BC3E57" w:rsidRPr="00BC3E57" w:rsidSect="0098526A">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1259" w:right="2211" w:bottom="2211" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5954603E" w14:textId="77777777" w:rsidR="00881B5D" w:rsidRDefault="00881B5D" w:rsidP="005E16CB">
+    <w:p w14:paraId="38D48279" w14:textId="77777777" w:rsidR="00F31679" w:rsidRDefault="00F31679" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C573A5" w14:textId="77777777" w:rsidR="00881B5D" w:rsidRDefault="00881B5D" w:rsidP="005E16CB">
+    <w:p w14:paraId="10CA560B" w14:textId="77777777" w:rsidR="00F31679" w:rsidRDefault="00F31679" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans Regular">
     <w:altName w:val="Ancizar Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Ancizar Sans Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans Regular Italic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ancizar Sans">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0602040300000003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50067570" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="0045637A" w:rsidRDefault="009654A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50067570" w14:textId="72EB698E" w:rsidR="00435348" w:rsidRPr="0045637A" w:rsidRDefault="00BC3E57">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60C32B30" wp14:editId="557D7511">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-10633</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-456506</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3329940" cy="538938"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="13970"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Text Box 15"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3329940" cy="538938"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="669535C9" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007176FD" w:rsidRDefault="00F31679" w:rsidP="00435348">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="es-ES"/>
+                              </w:rPr>
+                              <w:id w:val="9556598"/>
+                              <w:docPartObj>
+                                <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                                <w:docPartUnique/>
+                              </w:docPartObj>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D94DFC" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:t>[Página</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:b/>
+                                  <w:color w:val="C0504D" w:themeColor="accent2"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:b/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:b/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                              </w:r>
+                              <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:b/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="separate"/>
+                              </w:r>
+                              <w:r w:rsidR="007C7F9D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:b/>
+                                  <w:noProof/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:t>2</w:t>
+                              </w:r>
+                              <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:b/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="end"/>
+                              </w:r>
+                              <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> de </w:t>
+                              </w:r>
+                              <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+                              </w:r>
+                              <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="separate"/>
+                              </w:r>
+                              <w:r w:rsidR="007C7F9D">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:noProof/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:t>2</w:t>
+                              </w:r>
+                              <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="end"/>
+                              </w:r>
+                              <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="es-ES"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> ]</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5B6E56CF" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="33052788" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Coordinador y Asistente editorial</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="67CA4832" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="007E3D18" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista de la Facultad de Medicina</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1B73C0FB" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="00BC3E57" w:rsidRDefault="00435348" w:rsidP="00435348">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="42BF1F92" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00435348">
+                          <w:pPr>
+                            <w:spacing w:line="220" w:lineRule="exact"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="60C32B30" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.85pt;margin-top:-35.95pt;width:262.2pt;height:42.45pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdmlmr9QEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjiXdUuMOEXXosOA&#10;rhvQ9gNoWY6F2aJGKbGzrx8lJ2m3vRXzg0BS1OE5JL2+HLpW7DV5g7aQs8lUCm0VVsZuC/n0ePtu&#10;KYUPYCto0epCHrSXl5u3b9a9y/UcG2wrTYJBrM97V8gmBJdnmVeN7sBP0GnLlzVSB4Fd2mYVQc/o&#10;XZvNp9MPWY9UOUKlvefozXgpNwm/rrUK3+ra6yDaQjK3kE5KZxnPbLOGfEvgGqOONOAVLDowloue&#10;oW4ggNiR+QeqM4rQYx0mCrsM69oonTSwmtn0LzUPDTidtHBzvDu3yf8/WHW//07CVIXkQVnoeESP&#10;egjiEw5idhHb0zufc9aD47wwcJzHnKR6d4fqhxcWrxuwW31FhH2joWJ6s/gye/F0xPERpOy/YsV1&#10;YBcwAQ01dbF33A3B6Dymw3k0kYvi4GIxX63e85Xiu4vFcrVYphKQn1478uGzxk5Eo5DEo0/osL/z&#10;IbKB/JQSi1m8NW2bxt/aPwKcGCOJfSQ8Ug9DOaQ+JWlRWYnVgeUQjkvFPwEbDdIvKXpeqEL6nzsg&#10;LUX7xcaWLKf88Qom7yMvLzuUHDbKkwFWMUYhgxSjeR3Gdd05MtuGS4zdt3jF/atNkvZM58ibtyUp&#10;Pm52XMeXfsp6/v82vwEAAP//AwBQSwMEFAAGAAgAAAAhABaaTyzdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2iJWVppOCMGFGysIcUsb01RrnKrJuu7tMSd2smx/+v25&#10;3C1uEDNOofekIF0nIJBab3rqFHzUr6sHECFqMnrwhArOGGBXXV+VujD+RO8472MnOIRCoRXYGMdC&#10;ytBadDqs/YjEux8/OR25nTppJn3icDfILEk20ume+ILVIz5bbA/7o1OwcTGTdPiqz/m3n1/etp+2&#10;qQelbm+Wp0cQEZf4D8OfPqtDxU6NP5IJYlCwSnMmuebpFgQD91nGk4bJuwRkVcrLD6pfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN2aWav1AQAAxwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABaaTyzdAAAACQEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="5mm,2mm,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="669535C9" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007176FD" w:rsidRDefault="00420D0C" w:rsidP="00435348">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="es-ES"/>
+                        </w:rPr>
+                        <w:id w:val="9556598"/>
+                        <w:docPartObj>
+                          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                          <w:docPartUnique/>
+                        </w:docPartObj>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D94DFC" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:t>[Página</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:b/>
+                            <w:color w:val="C0504D" w:themeColor="accent2"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:b/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:b/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                        </w:r>
+                        <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:b/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidR="007C7F9D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:b/>
+                            <w:noProof/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:b/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> de </w:t>
+                        </w:r>
+                        <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+                        </w:r>
+                        <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidR="007C7F9D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:noProof/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r w:rsidR="000403A3" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="es-ES"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> ]</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00435348" w:rsidRPr="007176FD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5B6E56CF" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="33052788" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordinador y Asistente editorial</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="67CA4832" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="007E3D18" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista de la Facultad de Medicina</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="1B73C0FB" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="00BC3E57" w:rsidRDefault="00435348" w:rsidP="00435348">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="42BF1F92" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00435348">
+                    <w:pPr>
+                      <w:spacing w:line="220" w:lineRule="exact"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009654A9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D8415" wp14:editId="7810EF58">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2438400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-448310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2419350" cy="990600"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -1170,51 +1952,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="488D8415" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:192pt;margin-top:-35.3pt;width:190.5pt;height:78pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChuZue3QEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/06QFDho1PR13OoR0&#10;HEjHfYDjOI1F4jW7bpPy9aydtAfcG+LFWq+d8czsZHM59p04GCQLrpTLRS6FcRpq63alfPx2++q9&#10;FBSUq1UHzpTyaEhebl++2Ay+MCtooasNCgZxVAy+lG0Ivsgy0q3pFS3AG8eHDWCvAm9xl9WoBkbv&#10;u2yV5xfZAFh7BG2IuHszHcptwm8ao8OXpiETRFdK5hbSimmt4pptN6rYofKt1TMN9Q8semUdP3qG&#10;ulFBiT3aZ1C91QgETVho6DNoGqtN0sBqlvlfah5a5U3SwuaQP9tE/w9W3x8e/FcUYfwAIw8wiSB/&#10;B/o7CQfXrXI7c4UIQ2tUzQ8vo2XZ4KmYP41WU0ERpBo+Q81DVvsACWhssI+usE7B6DyA49l0Mwah&#10;ubl6s1y/fstHms/W6/wiT1PJVHH62iOFjwZ6EYtSIg81oavDHYXIRhWnK/ExB7e269JgO/dHgy/G&#10;TmIfCU/Uw1iNwtaztCimgvrIchCmuHC8uWgBf0oxcFRKST/2Co0U3SfHlsRcpeIdJ5I3eOpWp0I5&#10;zZ+XMkgxlddhyuDeo921jD4Z7+CKrWtsUvXEZKbMEUhi57jGjP2+T7eefqrtLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOKklpThAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ&#10;6wBJGoVsKn6EKOqJwgFubrw4EfE6it0mvD3mBMfZGc1+U61n24sjjb5zjHC5TEAQN053bBDeXh8X&#10;BQgfFGvVOyaEb/Kwrk9PKlVqN/ELHXfBiFjCvlQIbQhDKaVvWrLKL91AHL1PN1oVohyN1KOaYrnt&#10;5VWS5NKqjuOHVg1031LztTtYhOeHrckG4562Q3r3MdFmYy7yd8Tzs/n2BkSgOfyF4Rc/okMdmfbu&#10;wNqLHuG6SOOWgLBYJTmImFjlWbzsEYosBVlX8v+E+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQChuZue3QEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDipJaU4QAAAAoBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:192pt;margin-top:-35.3pt;width:190.5pt;height:78pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoXjft8AEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOum4x4hRdiw4D&#10;ugvQ7gNoWY6F2aJGKbGzrx8lJ2m3vQ17ESiKOjrnkFpfTUMv9pq8QVvJYpFLoa3CxthtJb893r16&#10;J4UPYBvo0epKHrSXV5uXL9ajK/USO+wbTYJBrC9HV8kuBFdmmVedHsAv0GnLhy3SAIG3tM0agpHR&#10;hz5b5vllNiI1jlBp7zl7Ox/KTcJvW63Cl7b1Ooi+kswtpJXSWsc126yh3BK4zqgjDfgHFgMYy4+e&#10;oW4hgNiR+QtqMIrQYxsWCocM29YonTSwmiL/Q81DB04nLWyOd2eb/P+DVZ/3X0mYppIrKSwM3KJH&#10;PQXxHidRXER7RudLrnpwXBcmznObk1Tv7lF998LiTQd2q6+JcOw0NEyviDezZ1dnHB9B6vETNvwO&#10;7AImoKmlIXrHbghG5zYdzq2JXBQnlxfF6vUbPlJ8tlrll3nqXQbl6bYjHz5oHEQMKknc+oQO+3sf&#10;IhsoTyXxMYt3pu9T+3v7W4ILYyaxj4Rn6mGqp+RTkhaV1dgcWA7hPFT8CTjokH5KMfJAVdL/2AFp&#10;KfqPli2J05eCtzy3vKFTtj4FYBVfr2SQYg5vwjypO0dm2zH6bLzFa7auNUnVE5MjZR6UJPY41HES&#10;n+9T1dPX2/wCAAD//wMAUEsDBBQABgAIAAAAIQDipJaU4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSLyDtUhcUOsASRqFbCp+hCjqicIBbm68OBHxOordJrw95gTH2RnNflOtZ9uL&#10;I42+c4xwuUxAEDdOd2wQ3l4fFwUIHxRr1TsmhG/ysK5PTypVajfxCx13wYhYwr5UCG0IQymlb1qy&#10;yi/dQBy9TzdaFaIcjdSjmmK57eVVkuTSqo7jh1YNdN9S87U7WITnh63JBuOetkN69zHRZmMu8nfE&#10;87P59gZEoDn8heEXP6JDHZn27sDaix7hukjjloCwWCU5iJhY5Vm87BGKLAVZV/L/hPoHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA6F437fABAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4qSWlOEAAAAKAQAADwAAAAAAAAAAAAAAAABKBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1ECDAD3A" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007176FD" w:rsidRDefault="00435348" w:rsidP="00435348">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007176FD">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>Dirección completa</w:t>
                     </w:r>
                   </w:p>
@@ -1299,50 +2081,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>sucorreo@unal.edu.co</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="patrimonio"/>
         <w:tag w:val="patrimonio"/>
         <w:id w:val="-2065554383"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="0045637A">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="004A0515">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CBAFB61" wp14:editId="6C4A8E2E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5155565</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>799465</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="676800" cy="446400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="36" name="Picture 36"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1420,592 +2203,59 @@
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="979200" cy="486000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
-[...531 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2DE13C72" w14:textId="77777777" w:rsidR="00CD2582" w:rsidRDefault="009654A9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F3E75B7" wp14:editId="5A36C1A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2190750</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-429260</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2676525" cy="923925"/>
               <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2093,349 +2343,291 @@
                             <w:t xml:space="preserve">Facultad de Medicina, </w:t>
                           </w:r>
                           <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t>Edificio  471</w:t>
                           </w:r>
                           <w:proofErr w:type="gramEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES_tradnl"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> Piso 2, Of.225 </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="66AC5219" w14:textId="774AE814" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="00457F64" w:rsidP="000E20C9">
+                        <w:p w14:paraId="66AC5219" w14:textId="774AE814" w:rsidR="000E20C9" w:rsidRPr="001C46B5" w:rsidRDefault="00457F64" w:rsidP="000E20C9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="001C46B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve">57 (1) </w:t>
                           </w:r>
-                          <w:r w:rsidR="000E20C9">
+                          <w:r w:rsidR="000E20C9" w:rsidRPr="001C46B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>3165000 Ext.15161</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7BD67FD7" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                        <w:p w14:paraId="7BD67FD7" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="001C46B5" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="001C46B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>Bogotá</w:t>
+                            <w:t>Bogotá, Colombia</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A81D8D">
+                        </w:p>
+                        <w:p w14:paraId="6EF3577C" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="001C46B5" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:lang w:val="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001C46B5">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES_tradnl"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>, Colombia</w:t>
+                            <w:t>revista_fmbog@unal.edu.co</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6EF3577C" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                        <w:p w14:paraId="08701DF8" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="001C46B5" w:rsidRDefault="00435348" w:rsidP="00435348">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
-                            </w:rPr>
-[...27 lines deleted...]
-                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3F3E75B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:172.5pt;margin-top:-33.8pt;width:210.75pt;height:72.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApcQ3N3gEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx0XQ14hRdiw4D&#10;unVAtw+QZdkWZosaqcTOvn6UnKS7vA17EShKOuQ5PNrcTEMv9gbJgivlarGUwjgNtXVtKb9+eXjz&#10;VgoKytWqB2dKeTAkb7avX21GX5gcOuhrg4JBHBWjL2UXgi+yjHRnBkUL8MbxYQM4qMBbbLMa1cjo&#10;Q5/ly+U6GwFrj6ANEWfv50O5TfhNY3R4ahoyQfSl5N5CWjGtVVyz7UYVLSrfWX1sQ/1DF4Oyjoue&#10;oe5VUGKH9i+owWoEgiYsNAwZNI3VJnFgNqvlH2yeO+VN4sLikD/LRP8PVn/aP/vPKML0DiYeYCJB&#10;/hH0NxIO7jrlWnOLCGNnVM2FV1GybPRUHJ9GqamgCFKNH6HmIatdgAQ0NThEVZinYHQewOEsupmC&#10;0JzM11fry/xSCs1n1/nFNcexhCpOrz1SeG9gEDEoJfJQE7raP1KYr56uxGIOHmzfp8H27rcEY8ZM&#10;6j42PLcepmoSti7lRawbyVRQH5gOwmwXtjcHHeAPKUa2Sinp+06hkaL/4FiS6KsUXLEjeYOnbHUK&#10;lNP8vJRBijm8C7MHdx5t2zH6LLyDW5ausYnVSyfHltkCSZejXaPHft2nWy+favsTAAD//wMAUEsD&#10;BBQABgAIAAAAIQCNyblt4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;oNYBGgdCnIqHEK16auEANzdenIj4odhtwr9nOcFtVjOa/aZaTrZnRxxi552Ey3kGDF3jdeeMhLfX&#10;59kNsJiU06r3DiV8Y4RlfXpSqVL70W3xuEuGUYmLpZLQphRKzmPTolVx7gM68j79YFWiczBcD2qk&#10;ctvzqywT3KrO0YdWBXxssfnaHayE9dPG5MH4l01YPHyMuFqZC/Eu5fnZdH8HLOGU/sLwi0/oUBPT&#10;3h+cjqyXcL3IaUuSMBOFAEaJQogc2J5EcQu8rvj/CfUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAClxDc3eAQAAnAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAI3JuW3iAAAACgEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:172.5pt;margin-top:-33.8pt;width:210.75pt;height:72.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMhOn98AEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SNF2NOEXXosOA&#10;bh3Q7gNkWbKFWaJGKbGzrx8lJ2m33opdBIoiHx8fqfXVaHu2UxgMuIovZnPOlJPQGNdW/MfT3YeP&#10;nIUoXCN6cKriexX41eb9u/XgS7WEDvpGISMQF8rBV7yL0ZdFEWSnrAgz8MrRowa0ItIV26JBMRC6&#10;7YvlfL4qBsDGI0gVAnlvp0e+yfhaKxkftA4qsr7ixC3mE/NZp7PYrEXZovCdkQca4g0srDCOip6g&#10;bkUUbIvmFZQ1EiGAjjMJtgCtjVS5B+pmMf+nm8dOeJV7IXGCP8kU/h+s/Lb7jsw0FT/jzAlLI3pS&#10;Y2SfYGSLLM/gQ0lRj57i4kh+GnNuNfh7kD8Dc3DTCdeqa0QYOiUaordIwhYvUtNAQhkSSD18hYbq&#10;iG2EDDRqtEk7UoMROo1pfxpN4iLJuVxdrM6X55xJertcnl2SnUqI8pjtMcTPCixLRsWRRp/Rxe4+&#10;xCn0GJKKObgzfZ/H37u/HISZPJl9IjxRj2M9HnSipNRMDc2e2kGYloo+ARkd4G/OBlqoiodfW4GK&#10;s/6LI0nS9mXjgvaWLnj01kdDOEnpFY+cTeZNnDZ169G0HaFPwju4Jum0yV09MzlQpkXJuhyWOm3i&#10;y3uOev56mz8AAAD//wMAUEsDBBQABgAIAAAAIQCNyblt4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9LT8MwEITvSPwHa5G4oNYBGgdCnIqHEK16auEANzdenIj4odhtwr9nOcFtVjOa/aZaTrZn&#10;Rxxi552Ey3kGDF3jdeeMhLfX59kNsJiU06r3DiV8Y4RlfXpSqVL70W3xuEuGUYmLpZLQphRKzmPT&#10;olVx7gM68j79YFWiczBcD2qkctvzqywT3KrO0YdWBXxssfnaHayE9dPG5MH4l01YPHyMuFqZC/Eu&#10;5fnZdH8HLOGU/sLwi0/oUBPT3h+cjqyXcL3IaUuSMBOFAEaJQogc2J5EcQu8rvj/CfUPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIyE6f3wAQAAwgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI3JuW3iAAAACgEAAA8AAAAAAAAAAAAAAAAASgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,2mm,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="40F8B6CF" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                       <w:t>Carrera 30 No. 45 - 03</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="2089EF41" w14:textId="5C0A852C" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES_tradnl"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Facultad de Medicina, </w:t>
-[...21 lines deleted...]
-                      <w:t xml:space="preserve"> Piso 2, Of.225 </w:t>
+                      <w:t xml:space="preserve">Facultad de Medicina, Edificio  471 Piso 2, Of.225 </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="66AC5219" w14:textId="774AE814" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="00457F64" w:rsidP="000E20C9">
+                  <w:p w14:paraId="66AC5219" w14:textId="774AE814" w:rsidR="000E20C9" w:rsidRPr="001C46B5" w:rsidRDefault="00457F64" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="001C46B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve">57 (1) </w:t>
                     </w:r>
-                    <w:r w:rsidR="000E20C9">
+                    <w:r w:rsidR="000E20C9" w:rsidRPr="001C46B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>3165000 Ext.15161</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7BD67FD7" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                  <w:p w14:paraId="7BD67FD7" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="001C46B5" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="001C46B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>Bogotá</w:t>
+                      <w:t>Bogotá, Colombia</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00A81D8D">
+                  </w:p>
+                  <w:p w14:paraId="6EF3577C" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="001C46B5" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:lang w:val="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001C46B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans Regular"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES_tradnl"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>, Colombia</w:t>
+                      <w:t>revista_fmbog@unal.edu.co</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6EF3577C" w14:textId="77777777" w:rsidR="000E20C9" w:rsidRPr="00A81D8D" w:rsidRDefault="000E20C9" w:rsidP="000E20C9">
+                  <w:p w14:paraId="08701DF8" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="001C46B5" w:rsidRDefault="00435348" w:rsidP="00435348">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
-                      </w:rPr>
-[...27 lines deleted...]
-                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01AEF04B" wp14:editId="2F452691">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-52070</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-424180</wp:posOffset>
               </wp:positionV>
@@ -2464,74 +2656,75 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E2FA1AC" w14:textId="60DB66FB" w:rsidR="00435348" w:rsidRPr="00A81D8D" w:rsidRDefault="00000000" w:rsidP="00E478ED">
+                        <w:p w14:paraId="21539253" w14:textId="4C3D715C" w:rsidR="00435348" w:rsidRDefault="00F31679" w:rsidP="001C46B5">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:id w:val="-1730985512"/>
                               <w:docPartObj>
                                 <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                                 <w:docPartUnique/>
                               </w:docPartObj>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00D94DFC" w:rsidRPr="00A81D8D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="es-ES"/>
                                 </w:rPr>
                                 <w:t>[Página</w:t>
                               </w:r>
                               <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="es-ES"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="000403A3" w:rsidRPr="00A81D8D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                                   <w:b/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
@@ -2634,136 +2827,168 @@
                                   <w:lang w:val="es-ES"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="es-ES"/>
                                 </w:rPr>
                                 <w:t>]</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="345A2544" w14:textId="77777777" w:rsidR="0045637A" w:rsidRPr="00A81D8D" w:rsidRDefault="00D94DFC" w:rsidP="00E478ED">
+                        <w:p w14:paraId="41D6A33A" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
                           <w:pPr>
-                            <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>Elaboró: Sergio Parra –Auxiliar Administrativo</w:t>
+                            <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="01547D32" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                        <w:p w14:paraId="6240BE50" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
                           <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Coordinador y Asistente editorial</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="68D1DF86" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="007E3D18" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista de la Facultad de Medicina</w:t>
+                          </w:r>
                         </w:p>
-                        <w:p w14:paraId="21539253" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                        <w:p w14:paraId="6C32AB2A" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="007E3D18" w:rsidRDefault="00BC3E57" w:rsidP="001C46B5">
                           <w:pPr>
-                            <w:spacing w:line="220" w:lineRule="exact"/>
+                            <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="01AEF04B" id="Text Box 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.1pt;margin-top:-33.4pt;width:235pt;height:39.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKIknM5AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNpHUEy0GaIEWB&#10;9AGk+YAVRUlEJS67pC25X98lZTttcyvqA7FLUsOZ2fHmehp6sdfkDdpSLhe5FNoqrI1tS/n07f7N&#10;WgofwNbQo9WlPGgvr7evX21GV+gVdtjXmgSDWF+MrpRdCK7IMq86PYBfoNOWDxukAQK31GY1wcjo&#10;Q5+t8vxtNiLVjlBp73n3bj6U24TfNFqFL03jdRB9KZlbSCultYprtt1A0RK4zqgjDfgHFgMYy4+e&#10;oe4ggNiReQE1GEXosQkLhUOGTWOUThpYzTL/S81jB04nLWyOd2eb/P+DVZ/3j+4riTC9x4kHmER4&#10;94DquxcWbzuwrb4hwrHTUPPDy2hZNjpfHD+NVvvCR5Bq/IQ1Dxl2ARPQ1NAQXWGdgtF5AIez6XoK&#10;QvHm6mp9cZnzkeKzy3x1tUpTyaA4fe3Ihw8aBxGLUhIPNaHD/sGHyAaK05X4mMV70/dpsL39Y4Mv&#10;xp3EPhKeqYepmoSpS3kRpUUxFdYHlkM4x4XjzUWH9FOKkaNSSv9jB6Sl6D/aaMk65x+HK3XvOJbc&#10;UGq4qE4FWMUYpQxSzOVtmIO4c2Tajp+Y3bd4w/41Jkl7pnPkzTlIio+ZjUH7vU+3nv9Z218AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDeMjeC3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjctnTVFEZpOiEEF26sIMQtbUxTrXGqJuu6f485wcm23qfn98r94gcx4xT7QBo26wwEUhts&#10;T52G9/pltQMRkyFrhkCo4YIR9tX1VWkKG870hvMhdYJNKBZGg0tpLKSMrUNv4jqMSKx9h8mbxOfU&#10;STuZM5v7QeZZpqQ3PfEHZ0Z8ctgeDyevQfmUSzp+1pe7rzA/v95/uKYetL69WR4fQCRc0h8Mv/E5&#10;OlScqQknslEMGla7nEmeSnEFBrZqw0vDZL4FWZXyf4PqBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAoiSczkAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN4yN4LcAAAACQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="01AEF04B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.1pt;margin-top:-33.4pt;width:235pt;height:39.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDu6wp+9QEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aMZkuNOEXXosOA&#10;bh3Q7gMYWY6F2aJGKbGzrx8lJ1m33Yr6IJAU9fj4SK+uxr4Te03eoK3kfJZLoa3C2thtJb8/3b1b&#10;SuED2Bo6tLqSB+3l1frtm9XgSl1gi12tSTCI9eXgKtmG4Mos86rVPfgZOm35skHqIbBL26wmGBi9&#10;77Iiz99nA1LtCJX2nqO306VcJ/ym0So8NI3XQXSVZG4hnZTOTTyz9QrKLYFrjTrSgBew6MFYLnqG&#10;uoUAYkfmP6jeKEKPTZgp7DNsGqN06oG7mef/dPPYgtOpFxbHu7NM/vVg1df9NxKmruRCCgs9j+hJ&#10;j0F8xFHMiyjP4HzJWY+O88LIcR5zatW7e1Q/vLB404Ld6msiHFoNNdObx5fZs6cTjo8gm+EL1lwH&#10;dgET0NhQH7VjNQSj85gO59FELoqDxeXyYpHzleK7RV5cFml2GZSn1458+KSxF9GoJPHoEzrs732I&#10;bKA8pcRiFu9M16Xxd/avACfGSGIfCU/Uw7gZk04XJ1E2WB+4HcJpqfgnYKNF+iXFwAtVSf9zB6Sl&#10;6D7bKMky549XMHkfeHnZoeSwsTkZYBVjVDJIMZk3YVrXnSOzbbnEpL7Fa9avMam1KPRE58ibtyV1&#10;fNzsuI7P/ZT15/9b/wYAAP//AwBQSwMEFAAGAAgAAAAhAN4yN4LcAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FPwzAMhe9I/IfISNy2dNUURmk6IQQXbqwgxC1tTFOtcaom67p/jznBybbep+f3&#10;yv3iBzHjFPtAGjbrDARSG2xPnYb3+mW1AxGTIWuGQKjhghH21fVVaQobzvSG8yF1gk0oFkaDS2ks&#10;pIytQ2/iOoxIrH2HyZvE59RJO5kzm/tB5lmmpDc98QdnRnxy2B4PJ69B+ZRLOn7Wl7uvMD+/3n+4&#10;ph60vr1ZHh9AJFzSHwy/8Tk6VJypCSeyUQwaVrucSZ5KcQUGtmrDS8NkvgVZlfJ/g+oHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA7usKfvUBAADHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3jI3gtwAAAAJAQAADwAAAAAAAAAAAAAAAABPBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="5mm,2mm,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E2FA1AC" w14:textId="60DB66FB" w:rsidR="00435348" w:rsidRPr="00A81D8D" w:rsidRDefault="00000000" w:rsidP="00E478ED">
+                  <w:p w14:paraId="21539253" w14:textId="4C3D715C" w:rsidR="00435348" w:rsidRDefault="00420D0C" w:rsidP="001C46B5">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:id w:val="-1730985512"/>
                         <w:docPartObj>
                           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                           <w:docPartUnique/>
                         </w:docPartObj>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00D94DFC" w:rsidRPr="00A81D8D">
                           <w:rPr>
                             <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="es-ES"/>
                           </w:rPr>
                           <w:t>[Página</w:t>
                         </w:r>
                         <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                           <w:rPr>
                             <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="es-ES"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="000403A3" w:rsidRPr="00A81D8D">
                           <w:rPr>
                             <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                             <w:b/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
@@ -2866,104 +3091,132 @@
                             <w:lang w:val="es-ES"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                         <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                           <w:rPr>
                             <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="es-ES"/>
                           </w:rPr>
                           <w:t>]</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00435348" w:rsidRPr="00A81D8D">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="345A2544" w14:textId="77777777" w:rsidR="0045637A" w:rsidRPr="00A81D8D" w:rsidRDefault="00D94DFC" w:rsidP="00E478ED">
+                  <w:p w14:paraId="41D6A33A" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
                     <w:pPr>
-                      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>Elaboró: Sergio Parra –Auxiliar Administrativo</w:t>
+                      <w:t xml:space="preserve">Elaboró: Cristhian López y Natalia Rojas – </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="01547D32" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                  <w:p w14:paraId="6240BE50" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
                     <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Coordinador y Asistente editorial</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="68D1DF86" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="007E3D18" w:rsidRDefault="00BC3E57" w:rsidP="00BC3E57">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Ancizar Sans" w:eastAsia="Ancizar Sans" w:hAnsi="Ancizar Sans" w:cs="Ancizar Sans"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista de la Facultad de Medicina</w:t>
+                    </w:r>
                   </w:p>
-                  <w:p w14:paraId="21539253" w14:textId="77777777" w:rsidR="00435348" w:rsidRPr="007E3D18" w:rsidRDefault="00435348" w:rsidP="00E478ED">
+                  <w:p w14:paraId="6C32AB2A" w14:textId="77777777" w:rsidR="00BC3E57" w:rsidRPr="007E3D18" w:rsidRDefault="00BC3E57" w:rsidP="001C46B5">
                     <w:pPr>
-                      <w:spacing w:line="220" w:lineRule="exact"/>
+                      <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:hint="eastAsia"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="patrimonio"/>
         <w:tag w:val="patrimonio"/>
         <w:id w:val="-895429743"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B41B1E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AE560CC" wp14:editId="1CBF2D9B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4896485</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-403225</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="979200" cy="486000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="39" name="Imagen 2" descr="D:\Margarita\Trabajo\plantillas\patrimonio.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
@@ -2989,79 +3242,79 @@
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="979200" cy="486000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DB29332" w14:textId="77777777" w:rsidR="00881B5D" w:rsidRDefault="00881B5D" w:rsidP="005E16CB">
+    <w:p w14:paraId="5C54FED0" w14:textId="77777777" w:rsidR="00F31679" w:rsidRDefault="00F31679" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2189F27C" w14:textId="77777777" w:rsidR="00881B5D" w:rsidRDefault="00881B5D" w:rsidP="005E16CB">
+    <w:p w14:paraId="4289C68E" w14:textId="77777777" w:rsidR="00F31679" w:rsidRDefault="00F31679" w:rsidP="005E16CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="561A5CBE" w14:textId="77777777" w:rsidR="00FE11E4" w:rsidRPr="0045637A" w:rsidRDefault="009654A9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A50F07C" wp14:editId="3E26BEA8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1228090</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-27305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6209665" cy="349885"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 28"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3184,51 +3437,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6A50F07C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 28" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-96.7pt;margin-top:-2.15pt;width:488.95pt;height:27.55pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJX70T9AEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG1pSxs1XS1dFSEt&#10;C9LCBziOk1g4HjN2myxfz9jpdgvcEDlYHo/9Zt6bl+3N0Bl2Uug12ILPJlPOlJVQadsU/NvXw5s1&#10;Zz4IWwkDVhX8SXl+s3v9atu7XM2hBVMpZARifd67grchuDzLvGxVJ/wEnLKUrAE7ESjEJqtQ9ITe&#10;mWw+na6yHrByCFJ5T6d3Y5LvEn5dKxk+17VXgZmCU28hrZjWMq7ZbivyBoVrtTy3If6hi05oS0Uv&#10;UHciCHZE/RdUpyWChzpMJHQZ1LWWKnEgNrPpH2weW+FU4kLieHeRyf8/WPlwenRfkIXhPQw0wETC&#10;u3uQ3z2zsG+FbdQtIvStEhUVnkXJst75/Pw0Su1zH0HK/hNUNGRxDJCAhhq7qArxZIROA3i6iK6G&#10;wCQdrubTzWq15ExS7u1is14vUwmRP7926MMHBR2Lm4IjDTWhi9O9D7EbkT9ficU8GF0dtDEpwKbc&#10;G2QnQQY4pO+M/ts1Y+NlC/HZiBhPEs3IbOQYhnKgZKRbQvVEhBFGQ9EPQJsW8CdnPZmp4P7HUaDi&#10;zHy0JNpmtlhE96VgsXw3pwCvM+V1RlhJUAUPnI3bfRgde3Som5YqjWOycEtC1zpp8NLVuW8yTJLm&#10;bO7oyOs43Xr5BXe/AAAA//8DAFBLAwQUAAYACAAAACEATiWFUd8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6DQBCG7ya+w2ZMvJh2qYVCkaVRE43X1j7Awk6ByM4Sdlvo2zue7G0m8+Wf7y92&#10;s+3FBUffOVKwWkYgkGpnOmoUHL8/FhkIHzQZ3TtCBVf0sCvv7wqdGzfRHi+H0AgOIZ9rBW0IQy6l&#10;r1u02i/dgMS3kxutDryOjTSjnjjc9vI5ijbS6o74Q6sHfG+x/jmcrYLT1/SUbKfqMxzTfbx5011a&#10;uatSjw/z6wuIgHP4h+FPn9WhZKfKncl40StYrLbrmFme4jUIJtIsTkBUCpIoA1kW8rZC+QsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJX70T9AEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBOJYVR3wAAAAoBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
+            <v:shape id="Text Box 28" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-96.7pt;margin-top:-2.15pt;width:488.95pt;height:27.55pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5PPDoCAIAAPEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG1pSxs1XS1dFSEt&#10;C9IuH+A4TmLheMzYbbJ8PWOnWwrcED5YHs/4zZs34+3N0Bl2Uug12ILPJlPOlJVQadsU/OvT4c2a&#10;Mx+ErYQBqwr+rDy/2b1+te1drubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlly1oCdCGRik1UoekLv&#10;TDafTldZD1g5BKm8p9u70cl3Cb+ulQyf69qrwEzBiVtIO6a9jHu224q8QeFaLc80xD+w6IS2lPQC&#10;dSeCYEfUf0F1WiJ4qMNEQpdBXWupUg1UzWz6RzWPrXAq1ULieHeRyf8/WPlw+oJMV9Q7kseKjnr0&#10;pIbA3sPA5uuoT+98TmGPjgLDQPcUm2r17h7kN88s7FthG3WLCH2rREX8ZvFldvV0xPERpOw/QUV5&#10;xDFAAhpq7KJ4JAcjdCLyfOlN5CLpcjWfblarJWeSfG8Xm/V6mVKI/OW1Qx8+KOhYPBQcqfcJXZzu&#10;fYhsRP4SEpN5MLo6aGOSgU25N8hOgubkkNYZ/bcwY2OwhfhsRIw3qcxY2VhjGMrhLFsJ1TMVjDDO&#10;Hf0TOrSAPzjraeYK7r8fBSrOzEdLom1mi0Uc0mQslu/mZOC1p7z2CCsJquCBs/G4D+NgHx3qpqVM&#10;Y5ss3JLQtU4axI6MrM68aa6SNOc/EAf32k5Rv37q7icAAAD//wMAUEsDBBQABgAIAAAAIQBOJYVR&#10;3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8mHaphUKRpVETjdfWPsDC&#10;ToHIzhJ2W+jbO57sbSbz5Z/vL3az7cUFR985UrBaRiCQamc6ahQcvz8WGQgfNBndO0IFV/SwK+/v&#10;Cp0bN9EeL4fQCA4hn2sFbQhDLqWvW7TaL92AxLeTG60OvI6NNKOeONz28jmKNtLqjvhDqwd8b7H+&#10;OZytgtPX9JRsp+ozHNN9vHnTXVq5q1KPD/PrC4iAc/iH4U+f1aFkp8qdyXjRK1istuuYWZ7iNQgm&#10;0ixOQFQKkigDWRbytkL5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHk88OgIAgAA8QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE4lhVHfAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="6D454F53" w14:textId="77777777" w:rsidR="00F74AFA" w:rsidRPr="00A81D8D" w:rsidRDefault="00B57919" w:rsidP="006D7640">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:b/>
                         <w:i/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B57919">
                       <w:rPr>
                         <w:rFonts w:ascii="Ancizar Sans" w:hAnsi="Ancizar Sans"/>
                         <w:b/>
                         <w:i/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Sede Bogotá</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -3286,50 +3539,51 @@
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Revista de la Facultad de Medicina</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="Universidad"/>
         <w:tag w:val="Universidad"/>
         <w:id w:val="773367433"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F6D054D" wp14:editId="447145BF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1386840</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>3041649</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="483235" cy="0"/>
                   <wp:effectExtent l="0" t="0" r="12065" b="19050"/>
                   <wp:wrapNone/>
                   <wp:docPr id="11" name="AutoShape 36"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3356,111 +3610,112 @@
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
               <w:pict>
                 <v:shapetype w14:anchorId="529F8766" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="AutoShape 36" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-109.2pt;margin-top:239.5pt;width:38.05pt;height:0;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrp/oOzgEAAIwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTZeiMOD2k6y7d&#10;FqDdBzCSHAuVRUFSYufvR8mJ1223oT4IIik+Pj7S67uxN+ykfNBoG14tSs6UFSi1PTT85/PDh1vO&#10;QgQrwaBVDT+rwO8279+tB1erJXZopPKMQGyoB9fwLkZXF0UQneohLNApS8EWfQ+RTH8opIeB0HtT&#10;LMvyUzGgl86jUCGQ934K8k3Gb1sl4o+2DSoy03DiFvPp87lPZ7FZQ33w4DotLjTgP1j0oC0VnaHu&#10;IQI7ev0PVK+Fx4BtXAjsC2xbLVTugbqpyr+6eerAqdwLiRPcLFN4O1jx/bS1O5+oi9E+uUcUL4FZ&#10;3HZgDyoTeD47GlyVpCoGF+o5JRnB7TzbD99Q0hs4RswqjK3vEyT1x8Ys9nkWW42RCXJ+vL1Z3qw4&#10;E9dQAfU1z/kQvyrsWbo0PEQP+tDFLVpLE0Vf5SpwegwxsYL6mpCKWnzQxuTBGsuGhn9eLVc5IaDR&#10;MgXTs7xiams8OwEtRxwnUHPsqZnJV5Xpm3aE/LRJkz+7qOoMkTn8ge7xaGXm0CmQXy73CNpMd8o2&#10;9iJo0jAtbKj3KM87fxWaRp6BL+uZduq1nbN//0SbXwAAAP//AwBQSwMEFAAGAAgAAAAhAGmAsGHg&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLwzAQx98Fv0M4wbcubS06a9MhkyHo06aw16yJ&#10;bTC5lCZbo5/eE4T5eHc//vf7N6vkLDvpKRiPAopFDkxj55XBXsD72yZbAgtRopLWoxbwpQOs2suL&#10;RtbKz7jVp13sGYVgqKWAIcax5jx0g3YyLPyokW4ffnIy0jj1XE1ypnBneZnnt9xJg/RhkKNeD7r7&#10;3B2dgLAfUzIvpsTvp3m/fX3eBLu2QlxfpccHYFGneIbhV5/UoSWngz+iCswKyMpiWREroLq7p1aE&#10;ZEVV3gA7/K142/D/LdofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOun+g7OAQAAjAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGmAsGHgAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="black [3213]"/>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4299DEBA" w14:textId="77777777" w:rsidR="00E7129E" w:rsidRPr="007F030E" w:rsidRDefault="001F349C" w:rsidP="00774BCB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="left" w:pos="705"/>
         <w:tab w:val="left" w:pos="915"/>
         <w:tab w:val="left" w:pos="1565"/>
         <w:tab w:val="left" w:pos="4032"/>
         <w:tab w:val="left" w:pos="4755"/>
         <w:tab w:val="left" w:pos="6750"/>
       </w:tabs>
       <w:spacing w:after="940"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0097418B" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:alias w:val="escudo"/>
         <w:tag w:val="escudo"/>
         <w:id w:val="-410237044"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="004072A0">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00301FA6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14896317" wp14:editId="75AB2F56">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1306830</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4719600" cy="766800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="38" name="Picture 38"/>
               <wp:cNvGraphicFramePr>
@@ -3501,51 +3756,51 @@
           </w:drawing>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="0097418B" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00774BCB" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0097418B" w:rsidRPr="007F030E">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2402699A" w14:textId="77777777" w:rsidR="00D26D0C" w:rsidRDefault="009654A9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4343E91B" wp14:editId="1F529C2F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1360805</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>2275204</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="483235" cy="0"/>
               <wp:effectExtent l="0" t="0" r="12065" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="AutoShape 35"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3571,67 +3826,67 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
           <w:pict>
             <v:shapetype w14:anchorId="0FE7324F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 35" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-107.15pt;margin-top:179.15pt;width:38.05pt;height:0;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmvM00xgEAAHgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3bSZWuNOD2k6y7d&#10;FqDdAzCSbAuTRIFS4uTtJymJ93crdhH4+5H8SK3uj9awg6Kg0bV8Pqs5U06g1K5v+feXx3e3nIUI&#10;ToJBp1p+UoHfr9++WY2+UQsc0EhFLIG40Iy+5UOMvqmqIAZlIczQK5ecHZKFmFTqK0kwJnRrqkVd&#10;f6hGJOkJhQohWR/OTr4u+F2nRPzWdUFFZlqeeovlpfLu8lutV9D0BH7Q4tIGvKILC9qlohPUA0Rg&#10;e9L/QFktCAN2cSbQVth1WqgyQ5pmXv81zfMAXpVZEjnBTzSF/wcrvh42bku5dXF0z/4JxY/AHG4G&#10;cL0qDbycfFrcPFNVjT40U0pWgt8S241fUKYY2EcsLBw7shkyzceOhezTRLY6RiaS8f3tzeJmyZm4&#10;uipornmeQvys0LIstDxEAt0PcYPOpY0izUsVODyFmLuC5pqQizp81MaUxRrHxpbfLRfLkhDQaJmd&#10;OaycmNoYYgdIx7Hrz6Bmb9MwZ9vHZV2XE0kVpvBS7w8kwr2Tpd6gQH66yBG0Ocsp27gLeZmvfJyh&#10;2aE8belKalpvAb6cYr6f3/WS/evDrH8CAAD//wMAUEsDBBQABgAIAAAAIQCkBJJd4AAAAA0BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NS8QwEIbvgv8hjOCtm6Z1tdSmiwiieBBcF5e9ZZuxKTaT0mTb&#10;+u+NIOhtPh7eeabaLLZnE46+cyRBrFJgSI3THbUSdm8PSQHMB0Va9Y5Qwhd62NTnZ5UqtZvpFadt&#10;aFkMIV8qCSaEoeTcNwat8is3IMXdhxutCrEdW65HNcdw2/MsTa+5VR3FC0YNeG+w+dyerIQXv18/&#10;pwdNN0/zbB7fSezsJKS8vFjuboEFXMIfDD/6UR3q6HR0J9Ke9RKSTFzlkZWQr4tYRCQReZEBO/6O&#10;eF3x/1/U3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmvM00xgEAAHgDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkBJJd4AAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAACAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="#bfbfbf [2412]"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003A70B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A4606B4"/>
     <w:lvl w:ilvl="0" w:tplc="B7B64968">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4040,81 +4295,81 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1889993203">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1569270407">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1403916981">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="853299121">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D94DFC"/>
     <w:rsid w:val="00002B27"/>
     <w:rsid w:val="0003419F"/>
     <w:rsid w:val="000403A3"/>
     <w:rsid w:val="00040F5D"/>
     <w:rsid w:val="00046BB3"/>
@@ -4131,92 +4386,97 @@
     <w:rsid w:val="000B751D"/>
     <w:rsid w:val="000D57B5"/>
     <w:rsid w:val="000D5F86"/>
     <w:rsid w:val="000D6089"/>
     <w:rsid w:val="000E20C9"/>
     <w:rsid w:val="000E4ACC"/>
     <w:rsid w:val="000F7A2A"/>
     <w:rsid w:val="00104955"/>
     <w:rsid w:val="00115D83"/>
     <w:rsid w:val="0012064A"/>
     <w:rsid w:val="00131926"/>
     <w:rsid w:val="001436AE"/>
     <w:rsid w:val="00146C60"/>
     <w:rsid w:val="00150150"/>
     <w:rsid w:val="00155EA9"/>
     <w:rsid w:val="00156CF2"/>
     <w:rsid w:val="00157707"/>
     <w:rsid w:val="001715AE"/>
     <w:rsid w:val="00171E81"/>
     <w:rsid w:val="00173983"/>
     <w:rsid w:val="001741C9"/>
     <w:rsid w:val="00180BA7"/>
     <w:rsid w:val="00182130"/>
     <w:rsid w:val="0019062E"/>
     <w:rsid w:val="001B06C0"/>
+    <w:rsid w:val="001C46B5"/>
     <w:rsid w:val="001D2C4E"/>
     <w:rsid w:val="001D33D8"/>
     <w:rsid w:val="001E521A"/>
     <w:rsid w:val="001F349C"/>
     <w:rsid w:val="001F41AB"/>
     <w:rsid w:val="001F5AE4"/>
     <w:rsid w:val="002004F5"/>
     <w:rsid w:val="0020571A"/>
     <w:rsid w:val="00206329"/>
     <w:rsid w:val="0021345A"/>
     <w:rsid w:val="00216811"/>
     <w:rsid w:val="00236C91"/>
     <w:rsid w:val="00277C29"/>
     <w:rsid w:val="00280EC4"/>
     <w:rsid w:val="00283AA7"/>
     <w:rsid w:val="00293F8E"/>
     <w:rsid w:val="002A7EE6"/>
     <w:rsid w:val="002B773B"/>
     <w:rsid w:val="002D60F0"/>
     <w:rsid w:val="002E4CA2"/>
     <w:rsid w:val="002E7863"/>
     <w:rsid w:val="00301FA6"/>
     <w:rsid w:val="003046F8"/>
     <w:rsid w:val="0032310F"/>
     <w:rsid w:val="00327532"/>
+    <w:rsid w:val="00341F4C"/>
+    <w:rsid w:val="00343C75"/>
     <w:rsid w:val="003446BE"/>
     <w:rsid w:val="003475E9"/>
     <w:rsid w:val="00350495"/>
     <w:rsid w:val="00355313"/>
     <w:rsid w:val="00360C3A"/>
     <w:rsid w:val="0037247D"/>
     <w:rsid w:val="003B0657"/>
     <w:rsid w:val="003B3C6D"/>
     <w:rsid w:val="003B6428"/>
     <w:rsid w:val="003C1394"/>
     <w:rsid w:val="003E3A96"/>
     <w:rsid w:val="003E3C6E"/>
     <w:rsid w:val="003E5295"/>
     <w:rsid w:val="003F2A78"/>
     <w:rsid w:val="004072A0"/>
     <w:rsid w:val="004103A5"/>
+    <w:rsid w:val="00420D0C"/>
     <w:rsid w:val="0042503F"/>
+    <w:rsid w:val="0042724C"/>
     <w:rsid w:val="00435348"/>
     <w:rsid w:val="004405CC"/>
     <w:rsid w:val="00440D24"/>
     <w:rsid w:val="00441689"/>
     <w:rsid w:val="0045637A"/>
     <w:rsid w:val="00457F64"/>
     <w:rsid w:val="004666D4"/>
     <w:rsid w:val="00471200"/>
     <w:rsid w:val="00472CB9"/>
     <w:rsid w:val="00477776"/>
     <w:rsid w:val="00496379"/>
     <w:rsid w:val="004A0515"/>
     <w:rsid w:val="004A3383"/>
     <w:rsid w:val="004B601A"/>
     <w:rsid w:val="004E2FD4"/>
     <w:rsid w:val="004F5A86"/>
     <w:rsid w:val="004F7F07"/>
     <w:rsid w:val="00501E70"/>
     <w:rsid w:val="00504550"/>
     <w:rsid w:val="005108B8"/>
     <w:rsid w:val="005149C8"/>
     <w:rsid w:val="005229E3"/>
     <w:rsid w:val="0055497E"/>
     <w:rsid w:val="005563C0"/>
     <w:rsid w:val="005703F0"/>
@@ -4248,50 +4508,51 @@
     <w:rsid w:val="006D016E"/>
     <w:rsid w:val="006D7640"/>
     <w:rsid w:val="006E076C"/>
     <w:rsid w:val="006E6EF3"/>
     <w:rsid w:val="006F6BC0"/>
     <w:rsid w:val="006F6FE6"/>
     <w:rsid w:val="00701A65"/>
     <w:rsid w:val="00702413"/>
     <w:rsid w:val="0070527F"/>
     <w:rsid w:val="007176FD"/>
     <w:rsid w:val="00725D5A"/>
     <w:rsid w:val="007376EF"/>
     <w:rsid w:val="00737A13"/>
     <w:rsid w:val="00742520"/>
     <w:rsid w:val="007469DD"/>
     <w:rsid w:val="0077174A"/>
     <w:rsid w:val="00774BCB"/>
     <w:rsid w:val="00780EEF"/>
     <w:rsid w:val="00784892"/>
     <w:rsid w:val="00787450"/>
     <w:rsid w:val="0079402C"/>
     <w:rsid w:val="007A5CBD"/>
     <w:rsid w:val="007C22AD"/>
     <w:rsid w:val="007C7F9D"/>
     <w:rsid w:val="007D1F18"/>
+    <w:rsid w:val="007D692D"/>
     <w:rsid w:val="007E3D18"/>
     <w:rsid w:val="007E685A"/>
     <w:rsid w:val="007E70C7"/>
     <w:rsid w:val="007F030E"/>
     <w:rsid w:val="007F2D6F"/>
     <w:rsid w:val="00805538"/>
     <w:rsid w:val="00813A6F"/>
     <w:rsid w:val="00817E33"/>
     <w:rsid w:val="00822DE6"/>
     <w:rsid w:val="00831670"/>
     <w:rsid w:val="00842458"/>
     <w:rsid w:val="00854F6F"/>
     <w:rsid w:val="008605F6"/>
     <w:rsid w:val="008652DE"/>
     <w:rsid w:val="00881AC1"/>
     <w:rsid w:val="00881B5D"/>
     <w:rsid w:val="00885511"/>
     <w:rsid w:val="00892954"/>
     <w:rsid w:val="008939F5"/>
     <w:rsid w:val="00894727"/>
     <w:rsid w:val="008A0805"/>
     <w:rsid w:val="008A2C75"/>
     <w:rsid w:val="008A7684"/>
     <w:rsid w:val="008B38F8"/>
     <w:rsid w:val="008B4C5A"/>
@@ -4348,50 +4609,51 @@
     <w:rsid w:val="00AF404A"/>
     <w:rsid w:val="00AF43E4"/>
     <w:rsid w:val="00AF522B"/>
     <w:rsid w:val="00B164E7"/>
     <w:rsid w:val="00B21B26"/>
     <w:rsid w:val="00B23750"/>
     <w:rsid w:val="00B304D3"/>
     <w:rsid w:val="00B3200B"/>
     <w:rsid w:val="00B320F6"/>
     <w:rsid w:val="00B32FDC"/>
     <w:rsid w:val="00B41B1E"/>
     <w:rsid w:val="00B42381"/>
     <w:rsid w:val="00B463BF"/>
     <w:rsid w:val="00B47C7E"/>
     <w:rsid w:val="00B52CF2"/>
     <w:rsid w:val="00B56BB6"/>
     <w:rsid w:val="00B57919"/>
     <w:rsid w:val="00B66CFD"/>
     <w:rsid w:val="00B71738"/>
     <w:rsid w:val="00B74DA7"/>
     <w:rsid w:val="00B77DBD"/>
     <w:rsid w:val="00B831C2"/>
     <w:rsid w:val="00B838B6"/>
     <w:rsid w:val="00B850CC"/>
     <w:rsid w:val="00B86040"/>
+    <w:rsid w:val="00BC3E57"/>
     <w:rsid w:val="00BD1F41"/>
     <w:rsid w:val="00BE3FE9"/>
     <w:rsid w:val="00BF336E"/>
     <w:rsid w:val="00C007AA"/>
     <w:rsid w:val="00C21407"/>
     <w:rsid w:val="00C27FEB"/>
     <w:rsid w:val="00C31DB4"/>
     <w:rsid w:val="00C35007"/>
     <w:rsid w:val="00C44011"/>
     <w:rsid w:val="00C51402"/>
     <w:rsid w:val="00C5577F"/>
     <w:rsid w:val="00C61F0A"/>
     <w:rsid w:val="00C620E1"/>
     <w:rsid w:val="00C66A88"/>
     <w:rsid w:val="00C91AE0"/>
     <w:rsid w:val="00CA08DA"/>
     <w:rsid w:val="00CA61E1"/>
     <w:rsid w:val="00CB520F"/>
     <w:rsid w:val="00CB564A"/>
     <w:rsid w:val="00CC2D86"/>
     <w:rsid w:val="00CD2582"/>
     <w:rsid w:val="00CE042D"/>
     <w:rsid w:val="00CE30C4"/>
     <w:rsid w:val="00CF2154"/>
     <w:rsid w:val="00CF7209"/>
@@ -4410,96 +4672,97 @@
     <w:rsid w:val="00D94DFC"/>
     <w:rsid w:val="00D9714E"/>
     <w:rsid w:val="00DB4B14"/>
     <w:rsid w:val="00DE1D94"/>
     <w:rsid w:val="00E06BF2"/>
     <w:rsid w:val="00E42010"/>
     <w:rsid w:val="00E478ED"/>
     <w:rsid w:val="00E47D21"/>
     <w:rsid w:val="00E627F7"/>
     <w:rsid w:val="00E66315"/>
     <w:rsid w:val="00E66F8E"/>
     <w:rsid w:val="00E7129E"/>
     <w:rsid w:val="00E80796"/>
     <w:rsid w:val="00E8121A"/>
     <w:rsid w:val="00E85441"/>
     <w:rsid w:val="00E85FD6"/>
     <w:rsid w:val="00E87F17"/>
     <w:rsid w:val="00E92FB6"/>
     <w:rsid w:val="00EA3C90"/>
     <w:rsid w:val="00EA610B"/>
     <w:rsid w:val="00EC03D0"/>
     <w:rsid w:val="00EC0A86"/>
     <w:rsid w:val="00EC66A9"/>
     <w:rsid w:val="00EE406D"/>
     <w:rsid w:val="00F078AB"/>
+    <w:rsid w:val="00F31679"/>
     <w:rsid w:val="00F34E17"/>
     <w:rsid w:val="00F74AFA"/>
     <w:rsid w:val="00F770D5"/>
     <w:rsid w:val="00F8100B"/>
     <w:rsid w:val="00FA130D"/>
     <w:rsid w:val="00FA2048"/>
     <w:rsid w:val="00FA25E5"/>
     <w:rsid w:val="00FC3B24"/>
     <w:rsid w:val="00FD7D97"/>
     <w:rsid w:val="00FE09D0"/>
     <w:rsid w:val="00FE11E4"/>
     <w:rsid w:val="00FE24C2"/>
     <w:rsid w:val="00FE5F6C"/>
     <w:rsid w:val="00FF16D1"/>
     <w:rsid w:val="00FF462F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3EC8A6F6"/>
   <w15:docId w15:val="{AADFC341-B6A8-4858-A5D4-450E534DA63D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4853,72 +5116,72 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="textocarta">
     <w:name w:val="texto carta"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001715AE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:firstLine="300"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Regular" w:hAnsi="Ancizar Sans Regular" w:cs="Ancizar Sans Regular"/>
       <w:color w:val="000000"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
@@ -4935,251 +5198,251 @@
       <w:ind w:firstLine="300"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Bold" w:hAnsi="Ancizar Sans Bold" w:cs="Ancizar Sans Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:spacing w:val="22"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cargofirmante">
     <w:name w:val="cargo firmante"/>
     <w:basedOn w:val="textocarta"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001715AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Ancizar Sans Regular Italic" w:hAnsi="Ancizar Sans Regular Italic" w:cs="Ancizar Sans Regular Italic"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E16CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E16CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E16CB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E16CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafobsico">
     <w:name w:val="[Párrafo básico]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D60F0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times Regular" w:hAnsi="Times Regular" w:cs="Times Regular"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00D62D15"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D6619C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81D8D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D94DFC"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TtuloCar"/>
     <w:qFormat/>
     <w:rsid w:val="007C7F9D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
     <w:rsid w:val="007C7F9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2059234464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Usuario\Desktop\Revista%202016\OFICIOS%20GENERALES%20RFM%202016.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5473,74 +5736,74 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr rot="0" vert="horz" wrap="square" lIns="180000" tIns="72000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle/>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OFICIOS GENERALES RFM 2016</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1567</Characters>
+  <Pages>2</Pages>
+  <Words>261</Words>
+  <Characters>1440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1838</CharactersWithSpaces>
+  <CharactersWithSpaces>1698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>